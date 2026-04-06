--- v0 (2025-11-05)
+++ v1 (2026-04-06)
@@ -6,85 +6,79 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="468" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="553"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="3969"/>
       </w:tblGrid>
       <w:tr w:rsidR="00570C12" w:rsidRPr="00D17CC9" w:rsidTr="0080626B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="993"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10900" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00570C12" w:rsidRDefault="00BB3939" w:rsidP="00073AE7">
             <w:pPr>
               <w:spacing w:line="380" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="44"/>
                 <w:szCs w:val="44"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C7102">
               <w:rPr>
@@ -197,51 +191,51 @@
               </w:rPr>
               <w:t>請</w:t>
             </w:r>
             <w:r w:rsidR="00EF12D1" w:rsidRPr="005C7102">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="44"/>
                 <w:szCs w:val="44"/>
               </w:rPr>
               <w:t>領</w:t>
             </w:r>
             <w:r w:rsidR="00570C12" w:rsidRPr="005C7102">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="44"/>
                 <w:szCs w:val="44"/>
               </w:rPr>
               <w:t>書</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00073AE7" w:rsidRPr="00073AE7" w:rsidRDefault="00073AE7" w:rsidP="00073AE7">
             <w:pPr>
               <w:spacing w:line="380" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00073AE7">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="TW-Kai-98_1"/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00073AE7">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>本表格僅限郵寄申辦給付，不得作為公保</w:t>
             </w:r>
             <w:r w:rsidRPr="00073AE7">
@@ -256,190 +250,199 @@
             </w:r>
             <w:r w:rsidRPr="00073AE7">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>系統申辦給付用</w:t>
             </w:r>
             <w:r w:rsidRPr="00073AE7">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="TW-Kai-98_1"/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00570C12" w:rsidRPr="00D17CC9" w:rsidTr="00ED044E">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="314"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10900" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="008000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00570C12" w:rsidRPr="00FD2369" w:rsidRDefault="00783402" w:rsidP="00766497">
-            <w:pPr>
+            <w:r w:rsidRPr="00BB0C4D">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
-            </w:pPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00BB0C4D">
               <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:spacing w:val="20"/>
+              </w:rPr>
+              <w:t>（填表前請詳閱背面說明）</w:t>
+            </w:r>
+            <w:r w:rsidR="003F2E39" w:rsidRPr="00BB0C4D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:spacing w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F2E39" w:rsidRPr="00BB0C4D">
+              <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
+              <w:t>填表日期</w:t>
+            </w:r>
+            <w:r w:rsidR="003F2E39" w:rsidRPr="00BB0C4D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r w:rsidR="003F2E39" w:rsidRPr="00BB0C4D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+            <w:r w:rsidR="003F2E39" w:rsidRPr="00BB0C4D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidR="003F2E39" w:rsidRPr="00BB0C4D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+            <w:r w:rsidR="003F2E39" w:rsidRPr="00BB0C4D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidR="003F2E39" w:rsidRPr="00BB0C4D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD2369">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">              </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD2369" w:rsidRPr="00F862A9">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BB0C4D">
-[...11 lines deleted...]
-                <w:spacing w:val="20"/>
+            <w:r w:rsidR="000776C8">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidR="000776C8" w:rsidRPr="004B2146">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="003F2E39" w:rsidRPr="00BB0C4D">
-[...65 lines deleted...]
-            <w:r w:rsidR="00F452F6" w:rsidRPr="0080626B">
+            <w:r w:rsidR="00F452F6" w:rsidRPr="00B36F8D">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidR="004B2146" w:rsidRPr="00B36F8D">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00F452F6" w:rsidRPr="00B36F8D">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00F452F6" w:rsidRPr="00B36F8D">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>113.1</w:t>
+              <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00FD2369" w:rsidRPr="00F862A9">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>起適用</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C7102" w:rsidRPr="00D17CC9" w:rsidTr="00BD4CD8">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="426"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1403" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="008000"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="008000"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="008000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005C7102" w:rsidRPr="00BB0C4D" w:rsidRDefault="005C7102" w:rsidP="00F8499D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -499,124 +502,121 @@
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB0C4D">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>人</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="005C7102" w:rsidRPr="00BB0C4D" w:rsidRDefault="005C7102" w:rsidP="00F8499D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0C4D">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>姓</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB0C4D">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB0C4D">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="008000"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="008000"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="008000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005C7102" w:rsidRPr="00BB0C4D" w:rsidRDefault="005C7102" w:rsidP="00BC557C">
             <w:pPr>
               <w:ind w:rightChars="-15" w:right="-33"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="008000"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="008000"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="008000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005C7102" w:rsidRPr="00BB0C4D" w:rsidRDefault="005C7102" w:rsidP="00F8499D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0C4D">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>身</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB0C4D">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB0C4D">
               <w:rPr>
@@ -629,51 +629,50 @@
             </w:r>
             <w:r w:rsidRPr="00BB0C4D">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB0C4D">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>證</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="005C7102" w:rsidRPr="00BB0C4D" w:rsidRDefault="005C7102" w:rsidP="00F8499D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0C4D">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>統一編號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="008000"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="008000"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="008000"/>
             </w:tcBorders>
@@ -701,177 +700,168 @@
           </w:tcPr>
           <w:p w:rsidR="005C7102" w:rsidRPr="0080626B" w:rsidRDefault="005C7102" w:rsidP="008E3163">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0080626B">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>分娩或早產日期：</w:t>
             </w:r>
             <w:r w:rsidRPr="0080626B">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">   </w:t>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="0080626B">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
             <w:r w:rsidRPr="0080626B">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidRPr="0080626B">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
             <w:r w:rsidRPr="0080626B">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidRPr="0080626B">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C7102" w:rsidRPr="00D17CC9" w:rsidTr="00E54418">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C7102" w:rsidRPr="00D17CC9" w:rsidTr="001B7A14">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="725"/>
+          <w:trHeight w:hRule="exact" w:val="530"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1403" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="008000"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="008000"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="008000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005C7102" w:rsidRPr="00BB0C4D" w:rsidRDefault="005C7102" w:rsidP="00F8499D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="008000"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="008000"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="008000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005C7102" w:rsidRPr="00BB0C4D" w:rsidRDefault="005C7102" w:rsidP="00BC557C">
             <w:pPr>
               <w:ind w:rightChars="-15" w:right="-33"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="008000"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="008000"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="008000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005C7102" w:rsidRPr="00BB0C4D" w:rsidRDefault="005C7102" w:rsidP="00F8499D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="008000"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="008000"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="008000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005C7102" w:rsidRPr="00BB0C4D" w:rsidRDefault="005C7102">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -979,416 +969,303 @@
               <w:t>週</w:t>
             </w:r>
             <w:r w:rsidRPr="0080626B">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="0080626B">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>天</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00E54418" w:rsidRPr="0080626B" w:rsidRDefault="00E54418" w:rsidP="00E54418">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0080626B">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="0080626B">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>在保險有效期間分娩或早產者免填</w:t>
             </w:r>
             <w:r w:rsidRPr="0080626B">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00071D3A" w:rsidRPr="00D17CC9" w:rsidTr="00ED044E">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EB01C9" w:rsidRPr="00D17CC9" w:rsidTr="00E338EF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="560"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1403" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="008000"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="008000"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="006600"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="008000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00071D3A" w:rsidRPr="00BB0C4D" w:rsidRDefault="00071D3A" w:rsidP="00F8499D">
+          <w:p w:rsidR="00EB01C9" w:rsidRPr="00BB0C4D" w:rsidRDefault="00EB01C9" w:rsidP="00F8499D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>子女姓名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="008000"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="008000"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="006600"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="008000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00071D3A" w:rsidRPr="00BB0C4D" w:rsidRDefault="00071D3A" w:rsidP="00BC557C">
+          <w:p w:rsidR="00EB01C9" w:rsidRPr="00BB0C4D" w:rsidRDefault="00EB01C9" w:rsidP="00BC557C">
             <w:pPr>
               <w:ind w:rightChars="-15" w:right="-33"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="008000"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="008000"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="008000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00071D3A" w:rsidRPr="00BB0C4D" w:rsidRDefault="00071D3A" w:rsidP="00F8499D">
+          <w:p w:rsidR="00EB01C9" w:rsidRPr="00BB0C4D" w:rsidRDefault="00EB01C9" w:rsidP="00F8499D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0C4D">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>檢附證件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="008000"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="008000"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="008000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0020520D" w:rsidRPr="0080626B" w:rsidRDefault="00071D3A" w:rsidP="0020520D">
+          <w:p w:rsidR="00EB01C9" w:rsidRPr="0080626B" w:rsidRDefault="00EB01C9" w:rsidP="000941E5">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="440" w:right="57" w:hangingChars="200" w:hanging="440"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0080626B">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="0080626B">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
             <w:r w:rsidRPr="0080626B">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>子女出生證明文件或被保險人及子女之現戶戶籍謄本或戶口名簿影印本</w:t>
             </w:r>
-            <w:r w:rsidR="00B30B02" w:rsidRPr="0080626B">
+            <w:r w:rsidRPr="0080626B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="00B30B02" w:rsidRPr="0080626B">
+            <w:r w:rsidRPr="0080626B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>被保險人及子女均為本國人且子女已辦妥出生登記者免附上列資料)</w:t>
             </w:r>
             <w:r w:rsidRPr="0080626B">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AC25F4" w:rsidRPr="0080626B" w:rsidRDefault="001F0DBA" w:rsidP="0020520D">
+          <w:p w:rsidR="00EB01C9" w:rsidRPr="0080626B" w:rsidRDefault="00EB01C9" w:rsidP="000941E5">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="440" w:right="57" w:hangingChars="200" w:hanging="440"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0080626B">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidR="00AC25F4" w:rsidRPr="0080626B">
-[...5 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="0080626B">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>.</w:t>
-[...13 lines deleted...]
-              <w:t>參</w:t>
+              <w:t>2.</w:t>
             </w:r>
             <w:r w:rsidRPr="0080626B">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>加</w:t>
-[...6 lines deleted...]
-              <w:t>公</w:t>
+              <w:t>於參加公保期間懷孕且於退保後</w:t>
             </w:r>
             <w:r w:rsidRPr="0080626B">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>保</w:t>
-[...33 lines deleted...]
-              </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00911CA5" w:rsidRPr="0080626B">
-[...48 lines deleted...]
-            <w:r w:rsidR="00071D3A" w:rsidRPr="0080626B">
+            <w:r w:rsidRPr="0080626B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>年內因同一懷孕事故而分娩或早產者須附出生證明書</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0080626B">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF6474" w:rsidRPr="0080626B" w:rsidRDefault="00AC25F4" w:rsidP="0020520D">
+          <w:p w:rsidR="004B2146" w:rsidRDefault="00EB01C9" w:rsidP="000941E5">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="440" w:right="57" w:hangingChars="200" w:hanging="440"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0080626B">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="0080626B">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
             <w:r w:rsidRPr="0080626B">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>懷孕</w:t>
             </w:r>
             <w:r w:rsidRPr="0080626B">
@@ -1411,407 +1288,626 @@
                 <w:noProof/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="0080626B">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>含</w:t>
             </w:r>
             <w:r w:rsidRPr="0080626B">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="0080626B">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>以上死產者須附死產證明書</w:t>
             </w:r>
-            <w:r w:rsidRPr="0080626B">
-[...12 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w:rsidR="00ED044E" w:rsidRPr="00B507EA" w:rsidRDefault="00071D3A" w:rsidP="00A8735D">
+          <w:p w:rsidR="000941E5" w:rsidRPr="00EE6371" w:rsidRDefault="00EB01C9" w:rsidP="000941E5">
             <w:pPr>
-              <w:spacing w:line="280" w:lineRule="exact"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="440" w:right="57" w:hangingChars="200" w:hanging="440"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0080626B">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidR="00F46F2D" w:rsidRPr="0080626B">
-[...5 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="00EE6371">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r w:rsidR="000941E5" w:rsidRPr="00EE6371">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>被保險人非中華民國國籍者</w:t>
+            </w:r>
+            <w:r w:rsidR="000941E5" w:rsidRPr="00EE6371">
+              <w:rPr>
+                <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r w:rsidR="000941E5" w:rsidRPr="00EE6371">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>請檢附配偶之現戶戶籍謄本影印本</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00EB01C9" w:rsidRPr="00B507EA" w:rsidRDefault="000941E5" w:rsidP="000941E5">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="440" w:right="57" w:hangingChars="200" w:hanging="440"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0080626B">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0080626B">
+              <w:t>□</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB01C9" w:rsidRPr="0080626B">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>其他</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00071D3A" w:rsidRPr="00D17CC9" w:rsidTr="00D83688">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EB01C9" w:rsidRPr="00D17CC9" w:rsidTr="00EB01C9">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="1654"/>
+          <w:trHeight w:val="628"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1403" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="006600"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="008000"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="008000"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="008000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00071D3A" w:rsidRPr="006918EF" w:rsidRDefault="00071D3A" w:rsidP="00071D3A">
+          <w:p w:rsidR="00EB01C9" w:rsidRPr="006918EF" w:rsidRDefault="00EB01C9" w:rsidP="00071D3A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006918EF">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>子女</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00071D3A" w:rsidRPr="006918EF" w:rsidRDefault="00071D3A" w:rsidP="00071D3A">
+          <w:p w:rsidR="00EB01C9" w:rsidRPr="006918EF" w:rsidRDefault="00EB01C9" w:rsidP="00071D3A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006918EF">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>身分證</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00071D3A" w:rsidRDefault="00071D3A" w:rsidP="00071D3A">
+          <w:p w:rsidR="00EB01C9" w:rsidRPr="006918EF" w:rsidRDefault="00EB01C9" w:rsidP="00EB01C9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006918EF">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>統一編號</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D63723" w:rsidRPr="006918EF" w:rsidRDefault="00D63723" w:rsidP="00071D3A">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="006600"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="008000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="006600"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="008000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EB01C9" w:rsidRPr="00BB0C4D" w:rsidRDefault="00EB01C9" w:rsidP="00BC557C">
+            <w:pPr>
+              <w:ind w:rightChars="-15" w:right="-33"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="008000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="008000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EB01C9" w:rsidRPr="00BB0C4D" w:rsidRDefault="00EB01C9" w:rsidP="00F8499D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="008000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="008000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EB01C9" w:rsidRPr="00BB0C4D" w:rsidRDefault="00EB01C9" w:rsidP="0064630D">
+            <w:pPr>
+              <w:spacing w:line="380" w:lineRule="exact"/>
+              <w:ind w:left="440" w:right="57" w:hangingChars="200" w:hanging="440"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB01C9" w:rsidRPr="00D17CC9" w:rsidTr="00E338EF">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="953"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1403" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="006600"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="008000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="008000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="008000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EB01C9" w:rsidRPr="006918EF" w:rsidRDefault="00EB01C9" w:rsidP="00EB01C9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:b/>
+                <w:spacing w:val="-14"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>配偶</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00EB01C9" w:rsidRPr="006918EF" w:rsidRDefault="00EB01C9" w:rsidP="00EB01C9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-14"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006918EF">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:b/>
+                <w:spacing w:val="-14"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>身分證</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00EB01C9" w:rsidRPr="006918EF" w:rsidRDefault="00EB01C9" w:rsidP="00EB01C9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-14"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006918EF">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:b/>
+                <w:spacing w:val="-14"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>統一編號</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="006600"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="008000"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="008000"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="008000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00071D3A" w:rsidRPr="00BB0C4D" w:rsidRDefault="00071D3A" w:rsidP="00BC557C">
+          <w:p w:rsidR="00EB01C9" w:rsidRPr="00B37D4C" w:rsidRDefault="00E338EF" w:rsidP="00E338EF">
             <w:pPr>
-              <w:ind w:rightChars="-15" w:right="-33"/>
-              <w:jc w:val="distribute"/>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:left="98" w:hangingChars="61" w:hanging="98"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE6371">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37D4C" w:rsidRPr="00EE6371">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>被保險人非</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE6371">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>中華民</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37D4C" w:rsidRPr="00EE6371">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>國</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE6371">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>國</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37D4C" w:rsidRPr="00EE6371">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>籍，其配偶</w:t>
+            </w:r>
+            <w:r w:rsidR="000A3601" w:rsidRPr="00EE6371">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>在中華民國境內設有戶籍</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE6371">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>之國民</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37D4C" w:rsidRPr="00EE6371">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>者填寫</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="008000"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="008000"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="008000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00071D3A" w:rsidRPr="00BB0C4D" w:rsidRDefault="00071D3A" w:rsidP="00F8499D">
+          <w:p w:rsidR="00EB01C9" w:rsidRPr="00BB0C4D" w:rsidRDefault="00EB01C9" w:rsidP="00F8499D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="008000"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="008000"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="008000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00071D3A" w:rsidRPr="00BB0C4D" w:rsidRDefault="00071D3A" w:rsidP="0064630D">
+          <w:p w:rsidR="00EB01C9" w:rsidRPr="00BB0C4D" w:rsidRDefault="00EB01C9" w:rsidP="0064630D">
             <w:pPr>
               <w:spacing w:line="380" w:lineRule="exact"/>
               <w:ind w:left="440" w:right="57" w:hangingChars="200" w:hanging="440"/>
               <w:rPr>
-                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00265999" w:rsidRPr="00D17CC9" w:rsidTr="00ED044E">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00265999" w:rsidRPr="00D17CC9" w:rsidTr="00260934">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="768"/>
+          <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1403" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="008000"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="008000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="007E39"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="008000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00265999" w:rsidRPr="006918EF" w:rsidRDefault="00265999" w:rsidP="009F1416">
             <w:pPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006918EF">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>胎</w:t>
             </w:r>
             <w:r w:rsidR="00CC7ECA" w:rsidRPr="0080626B">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>數</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="008000"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="008000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="007E39"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="008000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00265999" w:rsidRPr="006918EF" w:rsidRDefault="00D54CED" w:rsidP="0064630D">
             <w:pPr>
               <w:ind w:rightChars="-15" w:right="-33"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="00265999" w:rsidRPr="006918EF">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>單胎□雙胎□</w:t>
             </w:r>
             <w:r w:rsidR="000B5FDD" w:rsidRPr="006918EF">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidR="00265999" w:rsidRPr="006918EF">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>胎</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="008000"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="008000"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="007E39"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="008000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00265999" w:rsidRPr="0064630D" w:rsidRDefault="00265999" w:rsidP="0064630D">
+          <w:p w:rsidR="00265999" w:rsidRPr="0064630D" w:rsidRDefault="00265999" w:rsidP="00260934">
             <w:pPr>
               <w:spacing w:line="380" w:lineRule="exact"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0064630D">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>請領月數</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="008000"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="008000"/>
@@ -1823,115 +1919,115 @@
             <w:pPr>
               <w:spacing w:line="380" w:lineRule="exact"/>
               <w:ind w:left="440" w:right="57" w:hangingChars="200" w:hanging="440"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t>請領</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00265999" w:rsidRPr="00BB0C4D" w:rsidRDefault="00265999" w:rsidP="0064630D">
             <w:pPr>
               <w:spacing w:line="380" w:lineRule="exact"/>
               <w:ind w:left="440" w:right="57" w:hangingChars="200" w:hanging="440"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t>金額</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="008000"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="008000"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="008000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00265999" w:rsidRPr="00EB4899" w:rsidRDefault="00265999" w:rsidP="0064630D">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:left="200" w:right="57" w:hangingChars="100" w:hanging="200"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:noProof/>
                 <w:spacing w:val="-16"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB4899">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(金額如</w:t>
             </w:r>
             <w:r w:rsidRPr="00EB4899">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:noProof/>
                 <w:spacing w:val="-16"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>無法核算，以貴部核定金額為準)</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00265999" w:rsidRPr="00EB4899" w:rsidRDefault="00265999" w:rsidP="00944424">
             <w:pPr>
               <w:spacing w:line="380" w:lineRule="exact"/>
               <w:ind w:leftChars="50" w:left="440" w:right="57" w:hangingChars="150" w:hanging="330"/>
               <w:rPr>
-                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB4899">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>新臺幣</w:t>
             </w:r>
             <w:r w:rsidRPr="00EB4899">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00944424" w:rsidRPr="00EB4899">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EB4899">
@@ -2006,635 +2102,926 @@
             </w:r>
             <w:r w:rsidRPr="00EB4899">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidRPr="00EB4899">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>元</w:t>
             </w:r>
             <w:r w:rsidR="00E61A76" w:rsidRPr="00EB4899">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>整</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001F2101" w:rsidRPr="00D17CC9" w:rsidTr="00ED044E">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="001F2101" w:rsidRPr="00D17CC9" w:rsidTr="0098366C">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="666"/>
+          <w:trHeight w:val="508"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1403" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="007E39"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="008000"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="008000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="001F2101" w:rsidRDefault="001F2101" w:rsidP="0064630D">
             <w:pPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD2369">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:noProof/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>平均</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="001F2101" w:rsidRPr="00FD2369" w:rsidRDefault="001F2101" w:rsidP="0064630D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:noProof/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD2369">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:noProof/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>保俸額</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="007E39"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="008000"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="008000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="001F2101" w:rsidRPr="0064630D" w:rsidRDefault="001F2101" w:rsidP="005E08D6">
             <w:pPr>
               <w:ind w:rightChars="-15" w:right="-33"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="007E39"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="008000"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="008000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001F2101" w:rsidRPr="0064630D" w:rsidRDefault="001F2101" w:rsidP="0064630D">
+          <w:p w:rsidR="001F2101" w:rsidRPr="0064630D" w:rsidRDefault="001F2101" w:rsidP="00260934">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="0064630D">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t>個月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="008000"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="008000"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="008000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="001F2101" w:rsidRPr="00BB0C4D" w:rsidRDefault="001F2101" w:rsidP="005E08D6">
             <w:pPr>
               <w:spacing w:line="380" w:lineRule="exact"/>
               <w:ind w:left="440" w:right="57" w:hangingChars="200" w:hanging="440"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="008000"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="008000"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="008000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="001F2101" w:rsidRPr="00BB0C4D" w:rsidRDefault="001F2101" w:rsidP="0064630D">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:left="200" w:right="57" w:hangingChars="100" w:hanging="200"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006869F7" w:rsidRPr="00D17CC9" w:rsidTr="00D83688">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00057E74" w:rsidRPr="00D17CC9" w:rsidTr="00EB01C9">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="1157"/>
+          <w:trHeight w:val="810"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10900" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="008000"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="008000"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="008000"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="008000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E24D13" w:rsidRPr="0080626B" w:rsidRDefault="0085649B" w:rsidP="00CA2C2B">
+          <w:p w:rsidR="00261436" w:rsidRPr="004B2146" w:rsidRDefault="004B2146" w:rsidP="000F5AE4">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:ind w:left="214" w:hangingChars="97" w:hanging="214"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE6371">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>※</w:t>
+            </w:r>
+            <w:r w:rsidR="006810E8" w:rsidRPr="00EE6371">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>依「公教人員保險生育給付差額補助要點」</w:t>
+            </w:r>
+            <w:r w:rsidR="006810E8" w:rsidRPr="00EE6371">
+              <w:rPr>
+                <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r w:rsidR="00E338EF" w:rsidRPr="00EE6371">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>具中華民國國籍或與在中華民國境內設有戶籍之國民結婚之</w:t>
+            </w:r>
+            <w:r w:rsidR="006810E8" w:rsidRPr="00EE6371">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>公保被保險人於</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE6371">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>115</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE6371">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE6371">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE6371">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE6371">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE6371">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+            <w:r w:rsidR="006810E8" w:rsidRPr="00EE6371">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="006810E8" w:rsidRPr="00EE6371">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>含</w:t>
+            </w:r>
+            <w:r w:rsidR="006810E8" w:rsidRPr="00EE6371">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="006810E8" w:rsidRPr="00EE6371">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>以後</w:t>
+            </w:r>
+            <w:r w:rsidR="006810E8" w:rsidRPr="00EE6371">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>分娩或早產</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE6371">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r w:rsidR="000354A4" w:rsidRPr="00EE6371">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>每生育</w:t>
+            </w:r>
+            <w:r w:rsidR="000354A4" w:rsidRPr="00EE6371">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="000354A4" w:rsidRPr="00EE6371">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>胎</w:t>
+            </w:r>
+            <w:r w:rsidR="000354A4" w:rsidRPr="00EE6371">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r w:rsidR="00260934" w:rsidRPr="00EE6371">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>請領之</w:t>
+            </w:r>
+            <w:r w:rsidR="00677760" w:rsidRPr="00EE6371">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>公保</w:t>
+            </w:r>
+            <w:r w:rsidR="00260934" w:rsidRPr="00EE6371">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>生育給付金額未達新臺幣</w:t>
+            </w:r>
+            <w:r w:rsidR="00677760" w:rsidRPr="00EE6371">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00677760" w:rsidRPr="00EE6371">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>以下同</w:t>
+            </w:r>
+            <w:r w:rsidR="00677760" w:rsidRPr="00EE6371">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00260934" w:rsidRPr="00EE6371">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="00260934" w:rsidRPr="00EE6371">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>萬元</w:t>
+            </w:r>
+            <w:r w:rsidR="00260934" w:rsidRPr="00EE6371">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>時</w:t>
+            </w:r>
+            <w:r w:rsidR="00F846FA" w:rsidRPr="00EE6371">
+              <w:rPr>
+                <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r w:rsidR="00F846FA" w:rsidRPr="00EE6371">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>另由</w:t>
+            </w:r>
+            <w:r w:rsidR="000354A4" w:rsidRPr="00EE6371">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>行政院人事行政總處</w:t>
+            </w:r>
+            <w:r w:rsidR="00D92F0B" w:rsidRPr="00EE6371">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00D92F0B" w:rsidRPr="00EE6371">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>以下簡稱</w:t>
+            </w:r>
+            <w:r w:rsidR="00613E30" w:rsidRPr="00EE6371">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>人事總處</w:t>
+            </w:r>
+            <w:r w:rsidR="00D92F0B" w:rsidRPr="00EE6371">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="000354A4" w:rsidRPr="00EE6371">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>發給生育給付差額補助，兩者</w:t>
+            </w:r>
+            <w:r w:rsidR="000354A4" w:rsidRPr="00EE6371">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>合計至</w:t>
+            </w:r>
+            <w:r w:rsidR="000354A4" w:rsidRPr="00EE6371">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="000354A4" w:rsidRPr="00EE6371">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>萬元</w:t>
+            </w:r>
+            <w:r w:rsidR="00F846FA" w:rsidRPr="00EE6371">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>，與生育給付合併發給，無須另行申請</w:t>
+            </w:r>
+            <w:r w:rsidR="00F846FA" w:rsidRPr="00EE6371">
+              <w:rPr>
+                <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>；</w:t>
+            </w:r>
+            <w:r w:rsidR="00F846FA" w:rsidRPr="00EE6371">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>若</w:t>
+            </w:r>
+            <w:r w:rsidR="00F846FA" w:rsidRPr="00EE6371">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>公保生育給付高於</w:t>
+            </w:r>
+            <w:r w:rsidR="00F846FA" w:rsidRPr="00EE6371">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="00F846FA" w:rsidRPr="00EE6371">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>萬元</w:t>
+            </w:r>
+            <w:r w:rsidR="00F846FA" w:rsidRPr="00EE6371">
+              <w:rPr>
+                <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r w:rsidR="00F846FA" w:rsidRPr="00EE6371">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>則不</w:t>
+            </w:r>
+            <w:r w:rsidR="00F846FA" w:rsidRPr="00EE6371">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>發給生育給付差額補助</w:t>
+            </w:r>
+            <w:r w:rsidR="00F846FA" w:rsidRPr="00EE6371">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006869F7" w:rsidRPr="00D17CC9" w:rsidTr="00EB01C9">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1800"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10900" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="008000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="008000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="008000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="008000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EB01C9" w:rsidRDefault="00EE6371" w:rsidP="000F5AE4">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:left="357" w:hanging="357"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>本人同意俟後若保險俸</w:t>
+            </w:r>
+            <w:r w:rsidR="00805D75">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>薪</w:t>
+            </w:r>
+            <w:r w:rsidR="00805D75">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>額調整，經重新核算每胎生育給付金額仍低於</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>萬元，應繳回或補發之差額補助，得由本人逕至公保</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>系統查詢，並由公保部逕行代本人繳還人事總處，或由人事總處代本人逕行撥還公保部，無須再通知本人。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E24D13" w:rsidRPr="00EB01C9" w:rsidRDefault="0085649B" w:rsidP="000F5AE4">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:left="357" w:hanging="357"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00057E74">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>本</w:t>
+            </w:r>
+            <w:r w:rsidR="00905EBD" w:rsidRPr="00057E74">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>人</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00057E74">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>切結未</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA7B01" w:rsidRPr="00057E74">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>曾領取或申領其他社會保險</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA7B01" w:rsidRPr="00057E74">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA7B01" w:rsidRPr="00057E74">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>如</w:t>
+            </w:r>
+            <w:r w:rsidR="00D54CED" w:rsidRPr="00057E74">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>：勞工保險、國民年金保險、農民健康保險</w:t>
+            </w:r>
+            <w:r w:rsidR="00D54CED" w:rsidRPr="00057E74">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00D54CED" w:rsidRPr="00057E74">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>之生育給付，或以軍公教身分領取或申領國家給與之生育補助</w:t>
+            </w:r>
+            <w:r w:rsidR="00057E74" w:rsidRPr="00057E74">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E24D13" w:rsidRPr="00E177C4" w:rsidRDefault="00E24D13" w:rsidP="001B7A14">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="880" w:firstLineChars="2610" w:firstLine="5742"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
-                <w:noProof/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0080626B">
               <w:rPr>
-                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
-[...101 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>被保險人簽名或蓋章：</w:t>
             </w:r>
-            <w:r w:rsidR="00E24D13" w:rsidRPr="0080626B">
+            <w:r w:rsidRPr="0080626B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">                  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006869F7" w:rsidRPr="00D17CC9" w:rsidTr="00ED044E">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="006869F7" w:rsidRPr="00D17CC9" w:rsidTr="0098366C">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="787"/>
+          <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="553" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="008000"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="008000"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="008000"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="008000"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006869F7" w:rsidRPr="00BB0C4D" w:rsidRDefault="006869F7" w:rsidP="006869F7">
+          <w:p w:rsidR="006869F7" w:rsidRPr="00BB0C4D" w:rsidRDefault="009F5C02" w:rsidP="009F5C02">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
-              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A06D36">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
-                <w:noProof/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BB0C4D">
+                <w:b/>
+                <w:noProof/>
+                <w:spacing w:val="49"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:fitText w:val="3600" w:id="-587513856"/>
+              </w:rPr>
+              <w:t>請領方式</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A06D36">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
-                <w:b/>
-                <w:noProof/>
+                <w:noProof/>
+                <w:spacing w:val="49"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BB0C4D">
+                <w:fitText w:val="3600" w:id="-587513856"/>
+              </w:rPr>
+              <w:t>（請勾選一項</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A06D36">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
-                <w:b/>
-                <w:noProof/>
+                <w:noProof/>
+                <w:spacing w:val="-1"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...174 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:fitText w:val="3600" w:id="-587513856"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10347" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="008000"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="008000"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="008000"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="008000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="006869F7" w:rsidRPr="00BB0C4D" w:rsidRDefault="006869F7" w:rsidP="006869F7">
             <w:pPr>
               <w:spacing w:line="380" w:lineRule="exact"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:spacing w:val="-16"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>入</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB0C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB0C4D">
               <w:rPr>
@@ -2977,155 +3364,149 @@
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB0C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>此</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB0C4D">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> 處</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006869F7" w:rsidRPr="00D17CC9" w:rsidTr="00580275">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="006869F7" w:rsidRPr="00D17CC9" w:rsidTr="0022335F">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="3187"/>
+          <w:trHeight w:hRule="exact" w:val="3135"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="553" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="008000"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="008000"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="008000"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="008000"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="006869F7" w:rsidRPr="00BB0C4D" w:rsidRDefault="006869F7" w:rsidP="006869F7">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10347" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="008000"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="008000"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="008000"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="008000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="006869F7" w:rsidRPr="005A5E4A" w:rsidRDefault="006869F7" w:rsidP="006869F7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="255"/>
               </w:tabs>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:line="340" w:lineRule="exact"/>
               <w:ind w:leftChars="24" w:left="735" w:hangingChars="310" w:hanging="682"/>
               <w:rPr>
-                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB0C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB0C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
             <w:r w:rsidRPr="005A5E4A">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>入戶</w:t>
             </w:r>
             <w:r w:rsidRPr="005A5E4A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>（限匯入被保險人本人於國內金融機構之帳戶，並請檢附存摺封面影印本）</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="006869F7" w:rsidRPr="00BB0C4D" w:rsidRDefault="00BB3939" w:rsidP="006869F7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="255"/>
               </w:tabs>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:line="340" w:lineRule="exact"/>
               <w:ind w:firstLineChars="50" w:firstLine="105"/>
               <w:rPr>
-                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>2143125</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>79375</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="3994150" cy="407670"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="7" name="Group 253"/>
@@ -3169,101 +3550,99 @@
                                   <a:miter lim="800000"/>
                                   <a:headEnd/>
                                   <a:tailEnd/>
                                 </a:ln>
                                 <a:effectLst/>
                                 <a:extLst>
                                   <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
                                     <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                       <a:effectLst>
                                         <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                                           <a:srgbClr val="808080"/>
                                         </a:outerShdw>
                                       </a:effectLst>
                                     </a14:hiddenEffects>
                                   </a:ext>
                                 </a:extLst>
                               </wps:spPr>
                               <wps:txbx>
                                 <w:txbxContent>
                                   <w:p w:rsidR="006869F7" w:rsidRPr="00BB0C4D" w:rsidRDefault="006869F7" w:rsidP="003F2E39">
                                     <w:pPr>
                                       <w:snapToGrid w:val="0"/>
                                       <w:spacing w:line="240" w:lineRule="exact"/>
                                       <w:jc w:val="distribute"/>
                                       <w:rPr>
-                                        <w:rFonts w:hint="eastAsia"/>
                                         <w:spacing w:val="-20"/>
                                         <w:w w:val="95"/>
                                         <w:sz w:val="20"/>
                                       </w:rPr>
                                     </w:pPr>
                                     <w:r w:rsidRPr="00BB0C4D">
                                       <w:rPr>
                                         <w:rFonts w:hint="eastAsia"/>
                                         <w:spacing w:val="-20"/>
                                         <w:w w:val="95"/>
                                         <w:sz w:val="20"/>
                                       </w:rPr>
                                       <w:t>金融機構存款帳號</w:t>
                                     </w:r>
                                     <w:r w:rsidRPr="00BB0C4D">
                                       <w:rPr>
                                         <w:rFonts w:hint="eastAsia"/>
                                         <w:spacing w:val="-20"/>
                                         <w:w w:val="95"/>
                                         <w:sz w:val="20"/>
                                       </w:rPr>
                                       <w:t>(</w:t>
                                     </w:r>
                                     <w:r w:rsidRPr="00BB0C4D">
                                       <w:rPr>
                                         <w:rFonts w:hint="eastAsia"/>
                                         <w:spacing w:val="-20"/>
                                         <w:w w:val="95"/>
                                         <w:sz w:val="20"/>
                                       </w:rPr>
                                       <w:t>分行別、科目、編號、檢查號碼</w:t>
                                     </w:r>
                                     <w:r w:rsidRPr="00BB0C4D">
                                       <w:rPr>
                                         <w:rFonts w:hint="eastAsia"/>
                                         <w:spacing w:val="-20"/>
                                         <w:w w:val="95"/>
                                         <w:sz w:val="20"/>
                                       </w:rPr>
                                       <w:t>)</w:t>
                                     </w:r>
                                   </w:p>
                                   <w:p w:rsidR="006869F7" w:rsidRPr="00BB0C4D" w:rsidRDefault="006869F7" w:rsidP="003F2E39">
                                     <w:pPr>
                                       <w:snapToGrid w:val="0"/>
                                       <w:spacing w:before="60" w:line="240" w:lineRule="exact"/>
                                       <w:ind w:left="57" w:right="113"/>
                                       <w:jc w:val="distribute"/>
                                       <w:rPr>
-                                        <w:rFonts w:hint="eastAsia"/>
                                         <w:spacing w:val="-20"/>
                                         <w:w w:val="95"/>
                                       </w:rPr>
                                     </w:pPr>
                                   </w:p>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="t" anchorCtr="0" upright="1">
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvPr id="9" name="Line 255"/>
                               <wps:cNvCnPr>
                                 <a:cxnSpLocks noChangeShapeType="1"/>
                               </wps:cNvCnPr>
                               <wps:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="6185" y="6133"/>
                                   <a:ext cx="4671" cy="0"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="line">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:noFill/>
@@ -3536,69 +3915,65 @@
                                   </a:solidFill>
                                   <a:miter lim="800000"/>
                                   <a:headEnd/>
                                   <a:tailEnd/>
                                 </a:ln>
                                 <a:effectLst/>
                                 <a:extLst>
                                   <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
                                     <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                       <a:effectLst>
                                         <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                                           <a:srgbClr val="808080"/>
                                         </a:outerShdw>
                                       </a:effectLst>
                                     </a14:hiddenEffects>
                                   </a:ext>
                                 </a:extLst>
                               </wps:spPr>
                               <wps:txbx>
                                 <w:txbxContent>
                                   <w:p w:rsidR="006869F7" w:rsidRPr="00BB0C4D" w:rsidRDefault="006869F7" w:rsidP="003F2E39">
                                     <w:pPr>
                                       <w:spacing w:line="240" w:lineRule="exact"/>
                                       <w:jc w:val="center"/>
                                       <w:rPr>
-                                        <w:rFonts w:hint="eastAsia"/>
                                         <w:sz w:val="18"/>
                                       </w:rPr>
                                     </w:pPr>
                                     <w:r w:rsidRPr="00BB0C4D">
                                       <w:rPr>
                                         <w:rFonts w:hint="eastAsia"/>
                                         <w:sz w:val="18"/>
                                       </w:rPr>
                                       <w:t>帳</w:t>
                                     </w:r>
                                   </w:p>
                                   <w:p w:rsidR="006869F7" w:rsidRPr="00BB0C4D" w:rsidRDefault="006869F7" w:rsidP="003F2E39">
                                     <w:pPr>
                                       <w:spacing w:line="240" w:lineRule="exact"/>
                                       <w:jc w:val="center"/>
-                                      <w:rPr>
-[...1 lines deleted...]
-                                      </w:rPr>
                                     </w:pPr>
                                     <w:r w:rsidRPr="00BB0C4D">
                                       <w:rPr>
                                         <w:rFonts w:hint="eastAsia"/>
                                         <w:sz w:val="18"/>
                                       </w:rPr>
                                       <w:t>號</w:t>
                                     </w:r>
                                   </w:p>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvPr id="14" name="Freeform 260"/>
                               <wps:cNvSpPr>
                                 <a:spLocks/>
                               </wps:cNvSpPr>
                               <wps:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="7525" y="6133"/>
                                   <a:ext cx="1" cy="312"/>
                                 </a:xfrm>
@@ -4370,51 +4745,50 @@
                                       </a:solidFill>
                                       <a:miter lim="800000"/>
                                       <a:headEnd/>
                                       <a:tailEnd/>
                                     </a:ln>
                                     <a:effectLst/>
                                     <a:extLst>
                                       <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
                                         <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                           <a:effectLst>
                                             <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                                               <a:srgbClr val="808080"/>
                                             </a:outerShdw>
                                           </a:effectLst>
                                         </a14:hiddenEffects>
                                       </a:ext>
                                     </a:extLst>
                                   </wps:spPr>
                                   <wps:txbx>
                                     <w:txbxContent>
                                       <w:p w:rsidR="006869F7" w:rsidRPr="00BB0C4D" w:rsidRDefault="006869F7" w:rsidP="003F2E39">
                                         <w:pPr>
                                           <w:snapToGrid w:val="0"/>
                                           <w:jc w:val="center"/>
                                           <w:rPr>
-                                            <w:rFonts w:hint="eastAsia"/>
                                             <w:sz w:val="20"/>
                                           </w:rPr>
                                         </w:pPr>
                                         <w:r w:rsidRPr="00BB0C4D">
                                           <w:rPr>
                                             <w:rFonts w:hint="eastAsia"/>
                                             <w:sz w:val="20"/>
                                           </w:rPr>
                                           <w:t>總</w:t>
                                         </w:r>
                                         <w:r>
                                           <w:rPr>
                                             <w:rFonts w:hint="eastAsia"/>
                                             <w:sz w:val="20"/>
                                           </w:rPr>
                                           <w:t>行</w:t>
                                         </w:r>
                                         <w:r w:rsidRPr="00BB0C4D">
                                           <w:rPr>
                                             <w:rFonts w:hint="eastAsia"/>
                                             <w:sz w:val="20"/>
                                           </w:rPr>
                                           <w:t>代號</w:t>
                                         </w:r>
                                       </w:p>
@@ -4835,146 +5209,140 @@
                             </wpg:grpSp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:group id="Group 253" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:168.75pt;margin-top:6.25pt;width:314.5pt;height:32.1pt;z-index:251660800" coordorigin="4566,5820" coordsize="6290,642" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC76f66cQkAAH+PAAAOAAAAZHJzL2Uyb0RvYy54bWzsXW2Pm8oV/l6p/wHxsZJjg3mzFedq4/VG&#10;ldL2qtmqn1nABhUDBXbt9Kr/vc+cGVhs7GQ3sX3j9OxKu9jAMHOYc54z52XO21+261R7isoqybOZ&#10;brwZ6VqUBXmYZKuZ/o/7u4Gna1XtZ6Gf5lk00z9Hlf7Luz/+4e2mmEZmHudpGJUaGsmq6aaY6XFd&#10;F9PhsAriaO1Xb/IiynBymZdrv8bHcjUMS3+D1tfp0ByNnOEmL8OizIOoqvDtrTypv6P2l8soqP+2&#10;XFZRraUzHX2r6W9Jfx/E3+G7t/50VfpFnASqG/439GLtJxke2jZ169e+9lgmvabWSVDmVb6s3wT5&#10;epgvl0kQ0RgwGmO0N5oPZf5Y0FhW082qaMkE0u7R6ZubDf769GupJeFMd3Ut89d4RfRUzbTHgjib&#10;YjXFNR/K4lPxaylHiMOPefCvCqeH++fF55W8WHvY/CUP0aD/WOdEnO2yXIsmMGxtS+/gc/sOom2t&#10;BfhyPJlYho1XFeCcNXIdV72kIMabFLdZtuPoGs7antmeW6jbHXOi7nUsUwxg6E/lY6mrqmtiXJhv&#10;1TNJq+8j6afYLyJ6U5UglyIp5r4k6d8xD/1slUYgqyXJStc1NK0kQbUsn8e4Lropy3wTR36Ibhk0&#10;CtFfNCxvEB8qvI6vUtgxvHFDKmrHnzZ0thzXkER2LKJiSyh/WpRV/SHK15o4mOklek/vz3/6WNWS&#10;ps0l4nVWeZqEd0ma0ody9TBPS+3JB8fd0Y96DTuXpZm2mekT27Sp5Z1zVbeJEf0camKd1BAdabKe&#10;6V57kT8VZFtkIbrpT2s/SeUxRpdm4quIhIIcB1EDh/Q9JhAx7G83d/bItcbewHXt8cAaL0aD997d&#10;fHAzNxzHXbyfv18Y/xW9NqxpnIRhlC2ozaqRH4b1ssmkJJnk/FaCtB0UvcofMcZPcbjRwkS8irE9&#10;MfHawgQizHTlqDU/XUH2BnWpa2Ve/zOpY5qOgrVEGzvk9EbiV5GzbZ3YpPPgYW9s8ootSAVKYg4R&#10;1cBSciJKfqq3D1uQXXz5kIefMT/RHWJzAAQO4rz8j65tIGxnevXvR7+MdC39cybmuHiBkM70AQdl&#10;99uH5ls/C9DETK91TR7OaynJH4syWcV4gkEDzvIbSJxlQlP1uTfouvgArr8Q+08a9v+YZILzbUF2&#10;0QUw8jyT0jTYZkqatsxPL+/+cwHJucP78hZx/0t53ybed4wxifJDvN/MhEYyN2ytOD9Fx4mkRzg/&#10;ywXbE6udgKGBdopvv5uHJ6PJwlt41sAyncXAGt3eDm7u5tbAuTNc+3Z8O5/f7vGwGMhpGLglSoeL&#10;pHSUrMPShmRII4eFRNmXpI2Uaf4fkjZSxGDuXZirDcgniep3ZRQJzRSs7XRYew/Umx5+A3oLdBSK&#10;Tp+DFXSPjV0dx58GjxK6xSRrmBZaaahQbhWqvt9jFMt1Cl33T0NtpG00pR48X4BHdC6INdOlQYrG&#10;mjbMnUsOtAHlo20D92ttK+CEtk9+jM6RDIEwVP3EEWQ89FwJYUUOcJ3potMgx70UixjsliD9yMXo&#10;nbiYZB+eRxfL/+ohQq/ZXxcAQ7EueBCvE3qQX4u+NYdCYwFVYgG9DonFdf4U3ed0vt7TaPGk57Np&#10;1r9K0RPXybM4EM+jKd8+WPS380Zb0SJuahUoLRCIukx9AGOwLkKga7aS0H9UMyPVoZH+O9qXgIBb&#10;v4qlBkenJDV64lmrCaQyLOwA6zN9HYUA9Ai6iDgiCioF7KtXEhUEHVslhG5vFA0JXVI9+z1F+w6h&#10;dvSqY5puR7YxBnT0WSnZT4MBL1YzJ4aFtY5SMy3bxfJRqZrqjFQ11ZlrUzcNyKYeMLlnASbPxtKW&#10;gQkSm4GJLDoMTPpvDExsChGL+meLAwMTWZaxSOkDk3cOYHKNidT6ecXEwMTApAzaDEwMTAxMB/xz&#10;BuxTfQfd5DgytTb6UznobHdk0UoKvkwy5XWM9B7WWMIJyv45Mgyxf+57rSXCPycVsmaGv9JN19pO&#10;WrsJDq7WPWeA8/btJQ6ZRJWP7mSGfJcN+WzIZ0P+XpwFq6WslrJaekgthde3B0zk8zw5MHk2glQO&#10;GvJhRxHKJ3uYhfLJHmb2MF8meIg9zCIyAQF+P0hM4ytXSD+5hxlx1z1gIrPFqYHJO27IZ2AS4XMc&#10;+kSx4xz6dKmoVgYmBiZd+0Ej7Y02eek5JtdR+UudvBnkQnQzlzpnBH69KKres0086+CKiWNyGZg4&#10;Jvfi6RYMTAxMPy4wtSmgHWD6QgYoot4pneX1ySKeB98VA5PI2uDQJw594tCnXlLdabIb2wQdYRdv&#10;E4ivIT2ZTXmdrQmMNjm5A0zdBOWTBT9MjIkMceKYXAYmBiYGJgamvX0zGJg6wCRyMns+prOk18OB&#10;wKY8ShPnFVPOwMTAxMDEwFRhE8HDm7mJfbd6wHSW9PqJ5+BZB31MHPzAPib2MbGPSW6YCsD6/9xp&#10;kFdM3RUTQKEHTGdJrzdGx215jEyMTIxMjEyMTK/Z+Pbnjhc32/z6jpPpC+n13x79YIxs81gmE8fl&#10;MTIxMjEyMTJdCTKpChJiJzUqPqGqKZjtfg2qQoWsDLFfgULU4DhVhYoDpSaa+gnGaKSWPA52aabd&#10;ap8rVLhjWaHCcce0oQTydeKFqlDRuxHZPIcrVByjQ5se3NBB5Qafr1KH1R/QS+gwNj0Jytjdhiyl&#10;XTp4tgJm26FzR8lwgUIdZpvY1qnU4X4hs+3kGwEdIFVDYa+phrJPKIQ6cqEOLtSxW4REbqz89UId&#10;tBFQO8NfaVCDj36vVge+udqNgEQYgDSgyUIdbjdz6PyFOsZUsojcPdjCudn3nIohtazf7NTOdTq4&#10;TsdVht02S/vLVd8xD6ReuGdJvRhjJ3nlr91nYKXimCjDJSjQaHrQgzpVHbhOB4Qf1+mQ9SH26nWJ&#10;3C7shyEnz06qG9fpEKUTD9dQ2yEU1+n43SvDvVK9/Mmt4gdSL9yzpF6MPRSmkoFEDExcQAoJW1yn&#10;g+t0cMlSsdPHddXpQGBuxxp8AYso7Na9oCJZAPDUW321tmVshU6rpOct0Nlzy55b9tyy55Y9t1fi&#10;ub0EMAEU9qNd3bOkYaAKPEAQpqk+MHGwKwMTAxMDEwMTA9OTCk8aAxR6wHSWNAzbGsnEdQCTCi9q&#10;YkV4xcTAxMDEwMTAdBXA1DXr0fFmVVCYwKr0izgJbv3a737G8aaYRmYe52kYle/+BwAA//8DAFBL&#10;AwQUAAYACAAAACEAnruX4OAAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnB&#10;m92koYnGbEop6qkItoJ422anSWh2NmS3SfrvHU96mhne4833ivVsOzHi4FtHCuJFBAKpcqalWsHn&#10;4fXhEYQPmozuHKGCK3pYl7c3hc6Nm+gDx32oBYeQz7WCJoQ+l9JXDVrtF65HYu3kBqsDn0MtzaAn&#10;DredXEZRKq1uiT80usdtg9V5f7EK3iY9bZL4ZdydT9vr92H1/rWLUan7u3nzDCLgHP7M8IvP6FAy&#10;09FdyHjRKUiSbMVWFpY82fCUprwcFWRpBrIs5P8G5Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAu+n+unEJAAB/jwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAnruX4OAAAAAJAQAADwAAAAAAAAAAAAAAAADLCwAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAANgMAAAAAA==&#10;">
                       <v:rect id="Rectangle 254" o:spid="_x0000_s1027" style="position:absolute;left:6183;top:5821;width:4671;height:640;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDcOMYIwAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9ba8Iw&#10;FH4X/A/hDPamaScMqaZlDHdhE8EqPp82x6asOSlNpt2/Xx4EHz+++7oYbScuNPjWsYJ0noAgrp1u&#10;uVFwPLzNliB8QNbYOSYFf+ShyKeTNWbaXXlPlzI0Ioawz1CBCaHPpPS1IYt+7nriyJ3dYDFEODRS&#10;D3iN4baTT0nyLC22HBsM9vRqqP4pf62CvjK7UL2ni8336cuNFS62bfqh1OPD+LICEWgMd/HN/akV&#10;xK3xSrwBMv8HAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA3DjGCMAAAADaAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;">
                         <v:textbox inset=".5mm,0,.5mm,0">
                           <w:txbxContent>
                             <w:p w:rsidR="006869F7" w:rsidRPr="00BB0C4D" w:rsidRDefault="006869F7" w:rsidP="003F2E39">
                               <w:pPr>
                                 <w:snapToGrid w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="exact"/>
                                 <w:jc w:val="distribute"/>
                                 <w:rPr>
-                                  <w:rFonts w:hint="eastAsia"/>
                                   <w:spacing w:val="-20"/>
                                   <w:w w:val="95"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00BB0C4D">
                                 <w:rPr>
                                   <w:rFonts w:hint="eastAsia"/>
                                   <w:spacing w:val="-20"/>
                                   <w:w w:val="95"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:t>金融機構存款帳號</w:t>
                               </w:r>
                               <w:r w:rsidRPr="00BB0C4D">
                                 <w:rPr>
                                   <w:rFonts w:hint="eastAsia"/>
                                   <w:spacing w:val="-20"/>
                                   <w:w w:val="95"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:t>(</w:t>
                               </w:r>
                               <w:r w:rsidRPr="00BB0C4D">
                                 <w:rPr>
                                   <w:rFonts w:hint="eastAsia"/>
                                   <w:spacing w:val="-20"/>
                                   <w:w w:val="95"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:t>分行別、科目、編號、檢查號碼</w:t>
                               </w:r>
                               <w:r w:rsidRPr="00BB0C4D">
                                 <w:rPr>
                                   <w:rFonts w:hint="eastAsia"/>
                                   <w:spacing w:val="-20"/>
                                   <w:w w:val="95"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:t>)</w:t>
                               </w:r>
                             </w:p>
                             <w:p w:rsidR="006869F7" w:rsidRPr="00BB0C4D" w:rsidRDefault="006869F7" w:rsidP="003F2E39">
                               <w:pPr>
                                 <w:snapToGrid w:val="0"/>
                                 <w:spacing w:before="60" w:line="240" w:lineRule="exact"/>
                                 <w:ind w:left="57" w:right="113"/>
                                 <w:jc w:val="distribute"/>
                                 <w:rPr>
-                                  <w:rFonts w:hint="eastAsia"/>
                                   <w:spacing w:val="-20"/>
                                   <w:w w:val="95"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:rect>
                       <v:line id="Line 255" o:spid="_x0000_s1028" style="position:absolute;visibility:visible;mso-wrap-style:square" from="6185,6133" to="10856,6133" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBwWRs2xQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5Qm91Y0thBpdRVoK6qHUP6DHZ/aZxGbfht01Sb+9KxR6HGbmN8x03ptatOR8ZVnBaJiA&#10;IM6trrhQsN99Pr+B8AFZY22ZFPySh/ns8WGKmbYdb6jdhkJECPsMFZQhNJmUPi/JoB/ahjh6Z+sM&#10;hihdIbXDLsJNLV+SJJUGK44LJTb0XlL+s70aBV+v32m7WK2X/WGVnvKPzel46ZxST4N+MQERqA//&#10;4b/2UisYw/1KvAFydgMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBwWRs2xQAAANoAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;"/>
                       <v:shape id="Freeform 256" o:spid="_x0000_s1029" style="position:absolute;left:6525;top:6133;width:1;height:312;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDuxZ9WxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;EIXvBf/DMkJvdaNCkdRVqiAED0LVHzBmp0lodjburibtr+8cBG8zvDfvfbNcD65Vdwqx8WxgOslA&#10;EZfeNlwZOJ92bwtQMSFbbD2TgV+KsF6NXpaYW9/zF92PqVISwjFHA3VKXa51LGtyGCe+Ixbt2weH&#10;SdZQaRuwl3DX6lmWvWuHDUtDjR1tayp/jjdn4PDX9Yv5KWwu182+2WWxmPaHwpjX8fD5ASrRkJ7m&#10;x3VhBV/o5RcZQK/+AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAO7Fn1bEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l,276e" filled="f">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,312" o:connectangles="0,0"/>
                       </v:shape>
                       <v:shape id="Freeform 257" o:spid="_x0000_s1030" style="position:absolute;left:6858;top:6133;width:1;height:312;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCBiTrNwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/bisIw&#10;EH1f8B/CLPi2pl1BpBplXRCKD4KXDxib2bZsM6lJtNWvN4Lg2xzOdebL3jTiSs7XlhWkowQEcWF1&#10;zaWC42H9NQXhA7LGxjIpuJGH5WLwMcdM2453dN2HUsQQ9hkqqEJoMyl9UZFBP7ItceT+rDMYInSl&#10;1A67GG4a+Z0kE2mw5thQYUu/FRX/+4tRsL233XR8cKvTebWp14nP026bKzX87H9mIAL14S1+uXMd&#10;56fw/CUeIBcPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIGJOs3BAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,l,276e" filled="f">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,312" o:connectangles="0,0"/>
                       </v:shape>
                       <v:shape id="Freeform 258" o:spid="_x0000_s1031" style="position:absolute;left:7192;top:6133;width:1;height:312;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBxW6S6wAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NisIw&#10;EL4v+A5hBG9rqoJINYoKQtmDoO4DzDZjW2wmNcna6tMbQfA2H9/vLFadqcWNnK8sKxgNExDEudUV&#10;Fwp+T7vvGQgfkDXWlknBnTyslr2vBabatnyg2zEUIoawT1FBGUKTSunzkgz6oW2II3e2zmCI0BVS&#10;O2xjuKnlOEmm0mDFsaHEhrYl5Zfjv1GwfzTtbHJym7/r5qfaJT4btftMqUG/W89BBOrCR/x2ZzrO&#10;H8Prl3iAXD4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAcVukusAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m,l,276e" filled="f">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,312" o:connectangles="0,0"/>
                       </v:shape>
                       <v:rect id="Rectangle 259" o:spid="_x0000_s1032" style="position:absolute;left:5704;top:5822;width:488;height:640;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA+6V2CxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;EIXvBf/DMoK3urG2UlJXkUJAlEobpfQ4ZMckmp0N2TWJ/nq3UOhthvfmfW/my95UoqXGlZYVTMYR&#10;COLM6pJzBYd98vgKwnlkjZVlUnAlB8vF4GGOsbYdf1Gb+lyEEHYxKii8r2MpXVaQQTe2NXHQjrYx&#10;6MPa5FI32IVwU8mnKJpJgyUHQoE1vReUndOLCdzn+nTYbXbJx/X23brP7U/6crRKjYb96g2Ep97/&#10;m/+u1zrUn8LvL2EAubgDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPuldgsYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                         <v:textbox inset="0,0,0,0">
                           <w:txbxContent>
                             <w:p w:rsidR="006869F7" w:rsidRPr="00BB0C4D" w:rsidRDefault="006869F7" w:rsidP="003F2E39">
                               <w:pPr>
                                 <w:spacing w:line="240" w:lineRule="exact"/>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
-                                  <w:rFonts w:hint="eastAsia"/>
                                   <w:sz w:val="18"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00BB0C4D">
                                 <w:rPr>
                                   <w:rFonts w:hint="eastAsia"/>
                                   <w:sz w:val="18"/>
                                 </w:rPr>
                                 <w:t>帳</w:t>
                               </w:r>
                             </w:p>
                             <w:p w:rsidR="006869F7" w:rsidRPr="00BB0C4D" w:rsidRDefault="006869F7" w:rsidP="003F2E39">
                               <w:pPr>
                                 <w:spacing w:line="240" w:lineRule="exact"/>
                                 <w:jc w:val="center"/>
-                                <w:rPr>
-[...1 lines deleted...]
-                                </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00BB0C4D">
                                 <w:rPr>
                                   <w:rFonts w:hint="eastAsia"/>
                                   <w:sz w:val="18"/>
                                 </w:rPr>
                                 <w:t>號</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:rect>
                       <v:shape id="Freeform 260" o:spid="_x0000_s1033" style="position:absolute;left:7525;top:6133;width:1;height:312;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCR/plVwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/bisIw&#10;EH0X9h/CLOybproi0jWKLgjFB8HLB4zNbFtsJt0k2urXG0HwbQ7nOrNFZ2pxJecrywqGgwQEcW51&#10;xYWC42Hdn4LwAVljbZkU3MjDYv7Rm2Gqbcs7uu5DIWII+xQVlCE0qZQ+L8mgH9iGOHJ/1hkMEbpC&#10;aodtDDe1HCXJRBqsODaU2NBvSfl5fzEKtvemnX4f3Or0v9pU68Rnw3abKfX12S1/QATqwlv8cmc6&#10;zh/D85d4gJw/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJH+mVXBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,l,276e" filled="f">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,312" o:connectangles="0,0"/>
                       </v:shape>
                       <v:shape id="Freeform 261" o:spid="_x0000_s1034" style="position:absolute;left:7859;top:6133;width:2;height:312;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD+sjzOwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/bisIw&#10;EH0X9h/CLOybproo0jWKLgjFB8HLB4zNbFtsJt0k2urXG0HwbQ7nOrNFZ2pxJecrywqGgwQEcW51&#10;xYWC42Hdn4LwAVljbZkU3MjDYv7Rm2Gqbcs7uu5DIWII+xQVlCE0qZQ+L8mgH9iGOHJ/1hkMEbpC&#10;aodtDDe1HCXJRBqsODaU2NBvSfl5fzEKtvemnX4f3Or0v9pU68Rnw3abKfX12S1/QATqwlv8cmc6&#10;zh/D85d4gJw/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAP6yPM7BAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,l,276e" filled="f">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,312" o:connectangles="0,0"/>
                       </v:shape>
                       <v:shape id="Freeform 262" o:spid="_x0000_s1035" style="position:absolute;left:8192;top:6133;width:2;height:312;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAOYKK5wgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4XfIdlhN7qxgpBUlcxQiB4EBr7ANPsNAlmZ+Pu1qR9+m5B8DYf3+9sdpPpxY2c7ywrWC4SEMS1&#10;1R03Cj7OxcsahA/IGnvLpOCHPOy2s6cNZtqO/E63KjQihrDPUEEbwpBJ6euWDPqFHYgj92WdwRCh&#10;a6R2OMZw08vXJEmlwY5jQ4sDHVqqL9W3UXD6Hcb16uzyz2t+7IrEl8vxVCr1PJ/2byACTeEhvrtL&#10;Heen8P9LPEBu/wAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAOYKK5wgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l,276e" filled="f">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,312" o:connectangles="0,0"/>
                       </v:shape>
                       <v:shape id="Freeform 263" o:spid="_x0000_s1036" style="position:absolute;left:8527;top:6133;width:1;height:312;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBhLAciwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/bisIw&#10;EH0X9h/CLOybprqg0jWKLgjFB8HLB4zNbFtsJt0k2urXG0HwbQ7nOrNFZ2pxJecrywqGgwQEcW51&#10;xYWC42Hdn4LwAVljbZkU3MjDYv7Rm2Gqbcs7uu5DIWII+xQVlCE0qZQ+L8mgH9iGOHJ/1hkMEbpC&#10;aodtDDe1HCXJWBqsODaU2NBvSfl5fzEKtvemnX4f3Or0v9pU68Rnw3abKfX12S1/QATqwlv8cmc6&#10;zp/A85d4gJw/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGEsByLBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,l,276e" filled="f">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,312" o:connectangles="0,0"/>
                       </v:shape>
                       <v:shape id="Freeform 264" o:spid="_x0000_s1037" style="position:absolute;left:8860;top:6133;width:1;height:312;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAQs5NQxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;EIXvBf/DMkJvdaNCkdRVqiAED0LVHzBmp0lodjburibtr+8cBG8zvDfvfbNcD65Vdwqx8WxgOslA&#10;EZfeNlwZOJ92bwtQMSFbbD2TgV+KsF6NXpaYW9/zF92PqVISwjFHA3VKXa51LGtyGCe+Ixbt2weH&#10;SdZQaRuwl3DX6lmWvWuHDUtDjR1tayp/jjdn4PDX9Yv5KWwu182+2WWxmPaHwpjX8fD5ASrRkJ7m&#10;x3VhBV9g5RcZQK/+AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABCzk1DEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l,276e" filled="f">
@@ -4983,51 +5351,50 @@
                       <v:shape id="Freeform 265" o:spid="_x0000_s1038" style="position:absolute;left:9194;top:6133;width:1;height:312;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB//zbLwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NisIw&#10;EL4LvkMYwZumKixuNYoKQvEgrO4DjM3YFptJTaKtPv1mYWFv8/H9znLdmVo8yfnKsoLJOAFBnFtd&#10;caHg+7wfzUH4gKyxtkwKXuRhver3lphq2/IXPU+hEDGEfYoKyhCaVEqfl2TQj21DHLmrdQZDhK6Q&#10;2mEbw00tp0nyIQ1WHBtKbGhXUn47PYyC47tp57Oz217u20O1T3w2aY+ZUsNBt1mACNSFf/GfO9Nx&#10;/if8/hIPkKsfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAH//NsvBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,l,276e" filled="f">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,312" o:connectangles="0,0"/>
                       </v:shape>
                       <v:shape id="Freeform 266" o:spid="_x0000_s1039" style="position:absolute;left:9527;top:6133;width:1;height:312;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAgqVXrvwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0P+A/hCu7GVAWRahQdEIoLwccHXJtrW2xuapKx1a83C8Hl4bwXq87U4kHOV5YVjIYJCOLc6ooL&#10;BefT9ncGwgdkjbVlUvAkD6tl72eBqbYtH+hxDIWIIexTVFCG0KRS+rwkg35oG+LIXa0zGCJ0hdQO&#10;2xhuajlOkqk0WHFsKLGhv5Ly2/HfKNi/mnY2ObnN5b7ZVdvEZ6N2nyk16HfrOYhAXfiKP+5MKxjH&#10;9fFL/AFy+QYAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAgqVXrvwAAANsAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;" path="m,l,276e" filled="f">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,312" o:connectangles="0,0"/>
                       </v:shape>
                       <v:shape id="Freeform 267" o:spid="_x0000_s1040" style="position:absolute;left:9861;top:6133;width:2;height:312;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBP5fBwwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/disIw&#10;FITvhX2HcBb2TtO6INI1ii4IxQvBnwc4NmfbYnPSTaKtPr0RBC+HmfmGmS1604grOV9bVpCOEhDE&#10;hdU1lwqOh/VwCsIHZI2NZVJwIw+L+cdghpm2He/oug+liBD2GSqoQmgzKX1RkUE/si1x9P6sMxii&#10;dKXUDrsIN40cJ8lEGqw5LlTY0m9FxXl/MQq297abfh/c6vS/2tTrxOdpt82V+vrslz8gAvXhHX61&#10;c61gnMLzS/wBcv4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAT+XwcMMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l,276e" filled="f">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,312" o:connectangles="0,0"/>
                       </v:shape>
                       <v:shape id="Freeform 268" o:spid="_x0000_s1041" style="position:absolute;left:10194;top:6133;width:2;height:312;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC/N24HwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RisIw&#10;FETfF/yHcAXf1tQKItUoqyAUH4RVP+DaXNuyzU1Nou3u128EwcdhZs4wy3VvGvEg52vLCibjBARx&#10;YXXNpYLzafc5B+EDssbGMin4JQ/r1eBjiZm2HX/T4xhKESHsM1RQhdBmUvqiIoN+bFvi6F2tMxii&#10;dKXUDrsIN41Mk2QmDdYcFypsaVtR8XO8GwWHv7abT09uc7lt9vUu8fmkO+RKjYb91wJEoD68w692&#10;rhWkKTy/xB8gV/8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAvzduB8MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l,276e" filled="f">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,312" o:connectangles="0,0"/>
                       </v:shape>
                       <v:shape id="Freeform 269" o:spid="_x0000_s1042" style="position:absolute;left:10529;top:6133;width:1;height:312;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDQe8ucxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfC/7Dcgu+1Y0RRKKrNIVA8EGo+gHX7G0Smr0bd7dJ2q/vCoU+DjNzhtkdJtOJgZxvLStYLhIQ&#10;xJXVLdcKrpfiZQPCB2SNnWVS8E0eDvvZ0w4zbUd+p+EcahEh7DNU0ITQZ1L6qiGDfmF74uh9WGcw&#10;ROlqqR2OEW46mSbJWhpsOS402NNbQ9Xn+csoOP3042Z1cfntnh/bIvHlcjyVSs2fp9ctiEBT+A//&#10;tUutIF3B40v8AXL/CwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANB7y5zEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l,276e" filled="f">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,312" o:connectangles="0,0"/>
                       </v:shape>
                       <v:group id="Group 270" o:spid="_x0000_s1043" style="position:absolute;left:4566;top:5820;width:1002;height:625" coordorigin="4736,6730" coordsize="1002,625" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBcag6kxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8Ba8aVpXF6lGEdkVDyKoC+Lt0TzbYvNSmmxb/70RBI/DzHzDzJedKUVDtSssK4iHEQji&#10;1OqCMwV/p9/BFITzyBpLy6TgTg6Wi4/eHBNtWz5Qc/SZCBB2CSrIva8SKV2ak0E3tBVx8K62NuiD&#10;rDOpa2wD3JRyFEXf0mDBYSHHitY5pbfjv1GwabFdfcU/ze52Xd8vp8n+vItJqf5nt5qB8NT5d/jV&#10;3moFozE8v4QfIBcPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFxqDqTEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                         <v:group id="Group 271" o:spid="_x0000_s1044" style="position:absolute;left:4736;top:6730;width:1002;height:625" coordorigin="3289,5827" coordsize="851,567" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAzJqs/xQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5RV6azaxWCR1FRGVHoJQI0hvj+wzCWbfhuyaP9++KxR6HGbmN8xyPZpG9NS52rKCJIpB&#10;EBdW11wqOOf7twUI55E1NpZJwUQO1qvnpyWm2g78Tf3JlyJA2KWooPK+TaV0RUUGXWRb4uBdbWfQ&#10;B9mVUnc4BLhp5CyOP6TBmsNChS1tKypup7tRcBhw2Lwnuz67XbfTTz4/XrKElHp9GTefIDyN/j/8&#10;1/7SCmZzeHwJP0CufgEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAzJqs/xQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                           <v:rect id="Rectangle 272" o:spid="_x0000_s1045" style="position:absolute;left:3289;top:5827;width:850;height:567;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDg8jSnxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9fa8Iw&#10;FMXfB36HcAXfZqqojGoUEQRRlNnJ8PHSXNtuzU1pYq1+eiMM9ng4f36c2aI1pWiodoVlBYN+BII4&#10;tbrgTMHpa/3+AcJ5ZI2lZVJwJweLeedthrG2Nz5Sk/hMhBF2MSrIva9iKV2ak0HXtxVx8C62NuiD&#10;rDOpa7yFcVPKYRRNpMGCAyHHilY5pb/J1QTuqPo5HbaH9f7++G7c5+6cjC9WqV63XU5BeGr9f/iv&#10;vdEKhhN4fQk/QM6fAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAODyNKfEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                             <v:textbox inset="0,0,0,0">
                               <w:txbxContent>
                                 <w:p w:rsidR="006869F7" w:rsidRPr="00BB0C4D" w:rsidRDefault="006869F7" w:rsidP="003F2E39">
                                   <w:pPr>
                                     <w:snapToGrid w:val="0"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
-                                      <w:rFonts w:hint="eastAsia"/>
                                       <w:sz w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00BB0C4D">
                                     <w:rPr>
                                       <w:rFonts w:hint="eastAsia"/>
                                       <w:sz w:val="20"/>
                                     </w:rPr>
                                     <w:t>總</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:hint="eastAsia"/>
                                       <w:sz w:val="20"/>
                                     </w:rPr>
                                     <w:t>行</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00BB0C4D">
                                     <w:rPr>
                                       <w:rFonts w:hint="eastAsia"/>
                                       <w:sz w:val="20"/>
                                     </w:rPr>
                                     <w:t>代號</w:t>
                                   </w:r>
                                 </w:p>
@@ -5079,1142 +5446,1056 @@
                 <w:noProof/>
               </w:rPr>
               <w:t>銀行</w:t>
             </w:r>
             <w:r w:rsidR="006869F7" w:rsidRPr="00BB0C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　</w:t>
             </w:r>
             <w:r w:rsidR="006869F7" w:rsidRPr="00BB0C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>分行</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="006869F7" w:rsidRPr="00BB0C4D" w:rsidRDefault="006869F7" w:rsidP="006869F7">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="28"/>
               <w:rPr>
-                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:noProof/>
                 <w:spacing w:val="-32"/>
                 <w:w w:val="150"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:spacing w:val="-20"/>
                 <w:w w:val="150"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="006869F7" w:rsidRPr="00BB0C4D" w:rsidRDefault="006869F7" w:rsidP="006869F7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6592"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="28" w:firstLineChars="150" w:firstLine="300"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0C4D">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(帳號請靠左填寫，位數不足，不需補零)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
           <w:p w:rsidR="006869F7" w:rsidRPr="00BB0C4D" w:rsidRDefault="006869F7" w:rsidP="006869F7">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:firstLineChars="50" w:firstLine="105"/>
               <w:rPr>
-                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:noProof/>
                 <w:spacing w:val="-20"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BB0C4D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009F5C02">
+              <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>(2)</w:t>
             </w:r>
-            <w:r w:rsidRPr="005A5E4A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009F5C02">
+              <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">存入郵局存簿儲金帳戶 郵局代號：700 </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
+              <w:t>存入郵局存簿儲金帳戶</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F5C02">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F5C02">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>郵局代號：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F5C02">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">700 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F5C02">
+              <w:rPr>
                 <w:noProof/>
                 <w:spacing w:val="-14"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>局號：</w:t>
+              <w:t>局號</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A5E4A">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
+                <w:noProof/>
+                <w:spacing w:val="-14"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>：</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB0C4D">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>□□□□□□－□</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB0C4D">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="Bookman Old Style"/>
                 <w:noProof/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005A5E4A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:spacing w:val="-14"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>帳號：</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB0C4D">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>□□□□□□－□</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006869F7" w:rsidRPr="005A5E4A" w:rsidRDefault="006869F7" w:rsidP="006869F7">
+          <w:p w:rsidR="006869F7" w:rsidRPr="005A5E4A" w:rsidRDefault="006869F7" w:rsidP="009F5C02">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
+              <w:ind w:firstLineChars="184" w:firstLine="368"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:noProof/>
                 <w:spacing w:val="-20"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BB0C4D">
-[...8 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="005A5E4A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(靠右填寫，局號及帳號不足7位者，請在左邊補零)</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="006869F7" w:rsidRPr="00BB0C4D" w:rsidRDefault="006869F7" w:rsidP="006869F7">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BB0C4D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009F5C02">
+              <w:rPr>
                 <w:noProof/>
                 <w:spacing w:val="-20"/>
                 <w:w w:val="90"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
+            <w:r w:rsidRPr="009F5C02">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>、支票（請檢附現金給付收據，收據須被保險人簽章並加蓋機關印信或公保專用章）</w:t>
+            </w:r>
             <w:r w:rsidRPr="00BB0C4D">
               <w:rPr>
-                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
-[...5 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
-              <w:t xml:space="preserve">                             </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="006869F7" w:rsidRDefault="006869F7" w:rsidP="006869F7">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:firstLineChars="150" w:firstLine="330"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="006869F7" w:rsidRPr="00BB0C4D" w:rsidRDefault="006869F7" w:rsidP="006869F7">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:firstLineChars="2164" w:firstLine="4761"/>
               <w:rPr>
-                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006869F7" w:rsidRPr="00D17CC9" w:rsidTr="00ED044E">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="2091"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10900" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="008000"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="008000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="008000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="006869F7" w:rsidRPr="0086637D" w:rsidRDefault="006869F7" w:rsidP="006869F7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0086637D">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>本請領書收件日期為  年  月  日，請領書所填各項資料及檢附證件，經查屬實且符合規定。</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="006869F7" w:rsidRPr="00BB0C4D" w:rsidRDefault="00BB3939" w:rsidP="006869F7">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="160" w:lineRule="atLeast"/>
               <w:ind w:firstLineChars="150" w:firstLine="330"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="新細明體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="新細明體"/>
                 <w:snapToGrid w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>5092065</wp:posOffset>
+                        <wp:posOffset>5098415</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>33020</wp:posOffset>
+                        <wp:posOffset>22860</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="1710055" cy="2022475"/>
-                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:extent cx="1710055" cy="1657350"/>
+                      <wp:effectExtent l="0" t="0" r="23495" b="19050"/>
                       <wp:wrapNone/>
                       <wp:docPr id="6" name="Text Box 252" descr="機關(學校)印信或公保專用章"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="1710055" cy="2022475"/>
+                                <a:ext cx="1710055" cy="1657350"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w:rsidR="006869F7" w:rsidRDefault="006869F7" w:rsidP="008843B5">
                                   <w:pPr>
-                                    <w:rPr>
-[...12 lines deleted...]
-                                  <w:pPr>
                                     <w:ind w:firstLineChars="200" w:firstLine="440"/>
                                     <w:rPr>
-                                      <w:rFonts w:hint="eastAsia"/>
-[...19 lines deleted...]
-                                      <w:rFonts w:hint="eastAsia"/>
                                       <w:b/>
                                       <w:color w:val="D9D9D9"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                                 <w:p w:rsidR="006869F7" w:rsidRPr="00911870" w:rsidRDefault="006869F7" w:rsidP="008843B5">
                                   <w:pPr>
                                     <w:ind w:firstLineChars="200" w:firstLine="440"/>
                                     <w:rPr>
-                                      <w:rFonts w:hint="eastAsia"/>
                                       <w:b/>
                                       <w:color w:val="D9D9D9"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                                 <w:p w:rsidR="006869F7" w:rsidRPr="009C251B" w:rsidRDefault="006869F7" w:rsidP="008843B5">
                                   <w:pPr>
                                     <w:ind w:firstLineChars="200" w:firstLine="440"/>
                                     <w:rPr>
-                                      <w:rFonts w:hint="eastAsia"/>
                                       <w:b/>
                                       <w:color w:val="595959"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="009C251B">
                                     <w:rPr>
                                       <w:rFonts w:hint="eastAsia"/>
                                       <w:b/>
                                       <w:color w:val="595959"/>
                                     </w:rPr>
                                     <w:t>機關</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="009C251B">
                                     <w:rPr>
                                       <w:rFonts w:hint="eastAsia"/>
                                       <w:b/>
                                       <w:color w:val="595959"/>
                                     </w:rPr>
                                     <w:t>(</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="009C251B">
                                     <w:rPr>
                                       <w:rFonts w:hint="eastAsia"/>
                                       <w:b/>
                                       <w:color w:val="595959"/>
                                     </w:rPr>
                                     <w:t>學校</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="009C251B">
                                     <w:rPr>
                                       <w:rFonts w:hint="eastAsia"/>
                                       <w:b/>
                                       <w:color w:val="595959"/>
                                     </w:rPr>
                                     <w:t>)</w:t>
                                   </w:r>
                                 </w:p>
                                 <w:p w:rsidR="006869F7" w:rsidRPr="009C251B" w:rsidRDefault="006869F7" w:rsidP="00CC7ADF">
                                   <w:pPr>
                                     <w:ind w:firstLineChars="50" w:firstLine="110"/>
                                     <w:rPr>
-                                      <w:rFonts w:hint="eastAsia"/>
                                       <w:b/>
                                       <w:color w:val="595959"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="009C251B">
                                     <w:rPr>
                                       <w:rFonts w:hint="eastAsia"/>
                                       <w:b/>
                                       <w:color w:val="595959"/>
                                     </w:rPr>
                                     <w:t>印信或公保專用章</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                       <v:stroke joinstyle="miter"/>
                       <v:path gradientshapeok="t" o:connecttype="rect"/>
                     </v:shapetype>
-                    <v:shape id="Text Box 252" o:spid="_x0000_s1052" type="#_x0000_t202" alt="機關(學校)印信或公保專用章" style="position:absolute;left:0;text-align:left;margin-left:400.95pt;margin-top:2.6pt;width:134.65pt;height:159.25pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7wg21dwIAAIkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u1DAQviPxDpZPcKDJhk1/omar0lKE&#10;VH6klgfwOs7GwrGN7d2kvSP1wg3BBUR7AwFSj9z6Mt1WvAVjZ7td/i4IHyxPxv7mm29msr7R1gJN&#10;mLFcyRz3lmKMmKSq4HKU42f7O3dWMbKOyIIIJVmOD5jFG4ObN9YbnbFEVUoUzCAAkTZrdI4r53QW&#10;RZZWrCZ2SWkmwVkqUxMHphlFhSENoNciSuJ4OWqUKbRRlFkLX7c7Jx4E/LJk1D0pS8scEjkGbi7s&#10;JuxDv0eDdZKNDNEVpzMa5B9Y1IRLCDqH2iaOoLHhv0HVnBplVemWqKojVZacspADZNOLf8lmryKa&#10;hVxAHKvnMtn/B0sfT54axIscL2MkSQ0l2metQ/dUi5I0wahgloJeF58+fH/77tb067eL45Pb01en&#10;52cnF0dvpi+/nJ+9n54eXb7+ePn52MvZaJsB6p4GXNcCDrRFkMbqXUWfWyTVVkXkiG0ao5qKkQLS&#10;6fmX0cLTDsd6kGHzSBXAi4ydCkBtaWqvNaiHAB3KejAvpedOfciVXhynKUYUfEmcJP2VNMQg2dVz&#10;bax7wFSN/CHHBnolwJPJrnWeDsmurvhoVgle7HAhgmFGwy1h0IRAX+2ENUP/6ZqQqMnxWpqknQJ/&#10;hYjD+hNEzR0MiOB1jlfnl0jmdbsvi9C+jnDRnYGykDMhvXadiq4dtqHEd30AL/JQFQegrFHdPMD8&#10;wqFS5hCjBmYhx/bFmBiGkXgooTprvX7fD08w+ulKAoZZ9AwXPURSgMqxw6g7brlu4Mba8FEFkbp+&#10;kGoTKlryoPU1qxl96PdQgtls+oFatMOt6z/I4AcAAAD//wMAUEsDBBQABgAIAAAAIQCF3Rku4AAA&#10;AAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCQuaEvawrqVphNCArEbbAiuWeu1&#10;FYlTkqwrb092gput/9fnz+V6MpqN6HxvSUIyF8CQatv01Ep43z3NlsB8UNQobQkl/KCHdXV5Uaqi&#10;sSd6w3EbWhYh5AsloQthKDj3dYdG+bkdkGJ2sM6oEFfX8sapU4QbzVMhFtyonuKFTg342GH9tT0a&#10;Ccvbl/HTb7LXj3px0Ktwk4/P307K66vp4R5YwCn8leGsH9Whik57e6TGMx0ZIlnFqoS7FNg5F3kS&#10;p72ELM1y4FXJ/79Q/QIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA7wg21dwIAAIkEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCF3Rku4AAAAAoB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;">
+                    <v:shape id="Text Box 252" o:spid="_x0000_s1052" type="#_x0000_t202" alt="機關(學校)印信或公保專用章" style="position:absolute;left:0;text-align:left;margin-left:401.45pt;margin-top:1.8pt;width:134.65pt;height:130.5pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9RvZXeAIAAIkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vEzEQvSPxHyyf4EB3k3abdpVNVVqK&#10;kMqH1PIDHK83a+G1je1kN70j9cINwQVEewMBUo/c+meaVvwLxt40RAUuiD1Ynoz9/Oa9mfS3mkqg&#10;CTOWK5nhzkqMEZNU5VyOMvz8cO/eBkbWEZkToSTL8JRZvDW4fatf65R1ValEzgwCEGnTWme4dE6n&#10;UWRpySpiV5RmEpKFMhVxEJpRlBtSA3olom4cr0e1Mrk2ijJr4dfdNokHAb8oGHVPi8Iyh0SGgZsL&#10;qwnr0K/RoE/SkSG65HROg/wDi4pwCY8uoHaJI2hs+G9QFadGWVW4FaqqSBUFpyzUANV04hvVHJRE&#10;s1ALiGP1Qib7/2Dpk8kzg3ie4XWMJKnAokPWOHRfNaibdDHKmaWg1+Xnjz/evb8z+/b98uT07uz1&#10;2cX56eXx29mrrxfnH2Znx1dvPl19OfFy1tqmgHqgAdc1gANtEaSxel/RFxZJtVMSOWLbxqi6ZCSH&#10;cjr+ZrR0tcWxHmRYP1Y58CJjpwJQU5jKaw3qIUAHW6cLKz136p/sdeI4STCikOusJ73VJJgdkfT6&#10;ujbWPWSqQn6TYQO9EuDJZN86T4ek10f8a1YJnu9xIUJgRsMdYdCEQF/thS9UcOOYkKjO8GbSTVoF&#10;/goRh+9PEBV3MCCCVxneWBwiqdftgcxD+zrCRbsHykLOhfTatSq6ZtgEi1ev/RmqfArKGtXOA8wv&#10;bEpljjCqYRYybF+OiWEYiUcS3NnsrK354QnBWtLrQmCWM8PlDJEUoDLsMGq3O64duLE2fFTCS20/&#10;SLUNjhY8aO2tb1nN6UO/Bwvms+kHajkOp379gwx+AgAA//8DAFBLAwQUAAYACAAAACEAEJ7LH98A&#10;AAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBC1cau0DXEqhASCGxQEVzfe&#10;JhH2OthuGv4e9wTH1YzevK02k7NsxBB7TwpuZgIYUuNNT62C97eH6xWwmDQZbT2hgh+MsKnPzypd&#10;Gn+kVxy3qWUZQrHUCrqUhpLz2HTodJz5ASlnex+cTvkMLTdBHzPcWS6FKLjTPeWFTg9432HztT04&#10;BavF0/gZn+cvH02xt+t0tRwfv4NSlxfT3S2whFP6K8NJP6tDnZ12/kAmMpsZQq5zVcG8AHbKxVJK&#10;YDsFslgUwOuK/3+h/gUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9RvZXeAIAAIkEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAQnssf3wAAAAoB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w:rsidR="006869F7" w:rsidRDefault="006869F7" w:rsidP="008843B5">
                             <w:pPr>
-                              <w:rPr>
-[...12 lines deleted...]
-                            <w:pPr>
                               <w:ind w:firstLineChars="200" w:firstLine="440"/>
                               <w:rPr>
-                                <w:rFonts w:hint="eastAsia"/>
-[...19 lines deleted...]
-                                <w:rFonts w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:color w:val="D9D9D9"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w:rsidR="006869F7" w:rsidRPr="00911870" w:rsidRDefault="006869F7" w:rsidP="008843B5">
                             <w:pPr>
                               <w:ind w:firstLineChars="200" w:firstLine="440"/>
                               <w:rPr>
-                                <w:rFonts w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:color w:val="D9D9D9"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w:rsidR="006869F7" w:rsidRPr="009C251B" w:rsidRDefault="006869F7" w:rsidP="008843B5">
                             <w:pPr>
                               <w:ind w:firstLineChars="200" w:firstLine="440"/>
                               <w:rPr>
-                                <w:rFonts w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:color w:val="595959"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="009C251B">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:color w:val="595959"/>
                               </w:rPr>
                               <w:t>機關</w:t>
                             </w:r>
                             <w:r w:rsidRPr="009C251B">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:color w:val="595959"/>
                               </w:rPr>
                               <w:t>(</w:t>
                             </w:r>
                             <w:r w:rsidRPr="009C251B">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:color w:val="595959"/>
                               </w:rPr>
                               <w:t>學校</w:t>
                             </w:r>
                             <w:r w:rsidRPr="009C251B">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:color w:val="595959"/>
                               </w:rPr>
                               <w:t>)</w:t>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="006869F7" w:rsidRPr="009C251B" w:rsidRDefault="006869F7" w:rsidP="00CC7ADF">
                             <w:pPr>
                               <w:ind w:firstLineChars="50" w:firstLine="110"/>
                               <w:rPr>
-                                <w:rFonts w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:color w:val="595959"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="009C251B">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:color w:val="595959"/>
                               </w:rPr>
                               <w:t>印信或公保專用章</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="006869F7" w:rsidRPr="00BB0C4D">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="新細明體" w:hint="eastAsia"/>
                 <w:snapToGrid w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>此致</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="006869F7" w:rsidRPr="00BB0C4D" w:rsidRDefault="006869F7" w:rsidP="006869F7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="新細明體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>臺灣銀行股份有限公司公教保險部</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="7479" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:left w:w="28" w:type="dxa"/>
                 <w:right w:w="28" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="576"/>
               <w:gridCol w:w="806"/>
               <w:gridCol w:w="323"/>
               <w:gridCol w:w="323"/>
               <w:gridCol w:w="323"/>
               <w:gridCol w:w="323"/>
               <w:gridCol w:w="323"/>
               <w:gridCol w:w="691"/>
               <w:gridCol w:w="1548"/>
               <w:gridCol w:w="587"/>
               <w:gridCol w:w="1656"/>
             </w:tblGrid>
             <w:tr w:rsidR="006869F7" w:rsidRPr="008F4660" w:rsidTr="009546A7">
-              <w:tblPrEx>
-[...4 lines deleted...]
-              </w:tblPrEx>
               <w:trPr>
                 <w:cantSplit/>
                 <w:trHeight w:val="380"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="576" w:type="dxa"/>
                   <w:vMerge w:val="restart"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w:rsidR="006869F7" w:rsidRPr="008F4660" w:rsidRDefault="006869F7" w:rsidP="006869F7">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="200" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="標楷體" w:hAnsi="新細明體" w:hint="eastAsia"/>
+                      <w:rFonts w:ascii="標楷體" w:hAnsi="新細明體"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008F4660">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:hAnsi="新細明體" w:hint="eastAsia"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>要保</w:t>
                   </w:r>
                 </w:p>
                 <w:p w:rsidR="006869F7" w:rsidRPr="008F4660" w:rsidRDefault="006869F7" w:rsidP="006869F7">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="200" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="標楷體" w:hAnsi="新細明體" w:hint="eastAsia"/>
+                      <w:rFonts w:ascii="標楷體" w:hAnsi="新細明體"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008F4660">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:hAnsi="新細明體" w:hint="eastAsia"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>機關</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="806" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w:rsidR="006869F7" w:rsidRPr="008F4660" w:rsidRDefault="006869F7" w:rsidP="006869F7">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="200" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="標楷體" w:hAnsi="新細明體" w:hint="eastAsia"/>
+                      <w:rFonts w:ascii="標楷體" w:hAnsi="新細明體"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="008F4660">
+                  <w:r w:rsidRPr="00A06D36">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:hAnsi="新細明體" w:hint="eastAsia"/>
                       <w:spacing w:val="190"/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="20"/>
                       <w:fitText w:val="780" w:id="-1678520568"/>
                     </w:rPr>
                     <w:t>代</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="008F4660">
+                  <w:r w:rsidRPr="00A06D36">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:hAnsi="新細明體" w:hint="eastAsia"/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="20"/>
                       <w:fitText w:val="780" w:id="-1678520568"/>
                     </w:rPr>
                     <w:t>號</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="323" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w:rsidR="006869F7" w:rsidRPr="008F4660" w:rsidRDefault="006869F7" w:rsidP="006869F7">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="200" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="標楷體" w:hAnsi="新細明體" w:hint="eastAsia"/>
+                      <w:rFonts w:ascii="標楷體" w:hAnsi="新細明體"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="323" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w:rsidR="006869F7" w:rsidRPr="008F4660" w:rsidRDefault="006869F7" w:rsidP="006869F7">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="200" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="標楷體" w:hAnsi="新細明體" w:hint="eastAsia"/>
+                      <w:rFonts w:ascii="標楷體" w:hAnsi="新細明體"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="323" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w:rsidR="006869F7" w:rsidRPr="008F4660" w:rsidRDefault="006869F7" w:rsidP="006869F7">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="200" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="標楷體" w:hAnsi="新細明體" w:hint="eastAsia"/>
+                      <w:rFonts w:ascii="標楷體" w:hAnsi="新細明體"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="323" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w:rsidR="006869F7" w:rsidRPr="008F4660" w:rsidRDefault="006869F7" w:rsidP="006869F7">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="200" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="標楷體" w:hAnsi="新細明體" w:hint="eastAsia"/>
+                      <w:rFonts w:ascii="標楷體" w:hAnsi="新細明體"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="323" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w:rsidR="006869F7" w:rsidRPr="008F4660" w:rsidRDefault="006869F7" w:rsidP="006869F7">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="200" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="標楷體" w:hAnsi="新細明體" w:hint="eastAsia"/>
+                      <w:rFonts w:ascii="標楷體" w:hAnsi="新細明體"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="691" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w:rsidR="006869F7" w:rsidRPr="008F4660" w:rsidRDefault="006869F7" w:rsidP="006869F7">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="200" w:lineRule="exact"/>
                     <w:ind w:leftChars="20" w:left="44" w:rightChars="20" w:right="44"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="標楷體" w:hAnsi="新細明體" w:hint="eastAsia"/>
+                      <w:rFonts w:ascii="標楷體" w:hAnsi="新細明體"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008F4660">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:hAnsi="新細明體" w:hint="eastAsia"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>名稱</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3791" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w:rsidR="006869F7" w:rsidRPr="008F4660" w:rsidRDefault="006869F7" w:rsidP="006869F7">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="200" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="標楷體" w:hAnsi="新細明體" w:hint="eastAsia"/>
+                      <w:rFonts w:ascii="標楷體" w:hAnsi="新細明體"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="006869F7" w:rsidTr="009546A7">
-              <w:tblPrEx>
-[...4 lines deleted...]
-              </w:tblPrEx>
               <w:trPr>
                 <w:cantSplit/>
                 <w:trHeight w:val="296"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="576" w:type="dxa"/>
                   <w:vMerge/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w:rsidR="006869F7" w:rsidRDefault="006869F7" w:rsidP="006869F7">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="200" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
+                      <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體"/>
                       <w:sz w:val="19"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="806" w:type="dxa"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w:rsidR="006869F7" w:rsidRDefault="006869F7" w:rsidP="006869F7">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="200" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="標楷體" w:hAnsi="新細明體" w:hint="eastAsia"/>
+                      <w:rFonts w:ascii="標楷體" w:hAnsi="新細明體"/>
                       <w:sz w:val="19"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:hAnsi="新細明體" w:hint="eastAsia"/>
                       <w:sz w:val="19"/>
                     </w:rPr>
                     <w:t>經辦人</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1615" w:type="dxa"/>
                   <w:gridSpan w:val="5"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w:rsidR="006869F7" w:rsidRDefault="006869F7" w:rsidP="006869F7">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="240" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="標楷體" w:hAnsi="新細明體" w:hint="eastAsia"/>
+                      <w:rFonts w:ascii="標楷體" w:hAnsi="新細明體"/>
                       <w:sz w:val="19"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="691" w:type="dxa"/>
                   <w:vMerge w:val="restart"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w:rsidR="006869F7" w:rsidRDefault="006869F7" w:rsidP="006869F7">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="300" w:lineRule="exact"/>
                     <w:ind w:leftChars="20" w:left="44" w:rightChars="20" w:right="44"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="標楷體" w:hAnsi="新細明體" w:hint="eastAsia"/>
+                      <w:rFonts w:ascii="標楷體" w:hAnsi="新細明體"/>
                       <w:sz w:val="19"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:hAnsi="新細明體" w:hint="eastAsia"/>
                       <w:sz w:val="19"/>
                     </w:rPr>
                     <w:t>人事</w:t>
                   </w:r>
                 </w:p>
                 <w:p w:rsidR="006869F7" w:rsidRDefault="006869F7" w:rsidP="006869F7">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="300" w:lineRule="exact"/>
                     <w:ind w:leftChars="20" w:left="44" w:rightChars="20" w:right="44"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="標楷體" w:hAnsi="新細明體" w:hint="eastAsia"/>
+                      <w:rFonts w:ascii="標楷體" w:hAnsi="新細明體"/>
                       <w:sz w:val="19"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:hAnsi="新細明體" w:hint="eastAsia"/>
                       <w:sz w:val="19"/>
                     </w:rPr>
                     <w:t>主管</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1548" w:type="dxa"/>
                   <w:vMerge w:val="restart"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w:rsidR="006869F7" w:rsidRDefault="006869F7" w:rsidP="006869F7">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="200" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="標楷體" w:hAnsi="新細明體" w:hint="eastAsia"/>
+                      <w:rFonts w:ascii="標楷體" w:hAnsi="新細明體"/>
                       <w:sz w:val="19"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="587" w:type="dxa"/>
                   <w:vMerge w:val="restart"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w:rsidR="006869F7" w:rsidRDefault="006869F7" w:rsidP="006869F7">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="200" w:lineRule="exact"/>
                     <w:ind w:leftChars="20" w:left="44" w:rightChars="20" w:right="44"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="標楷體" w:hAnsi="新細明體" w:hint="eastAsia"/>
+                      <w:rFonts w:ascii="標楷體" w:hAnsi="新細明體"/>
                       <w:sz w:val="19"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:hAnsi="新細明體" w:hint="eastAsia"/>
                       <w:sz w:val="19"/>
                     </w:rPr>
                     <w:t>主管</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1656" w:type="dxa"/>
                   <w:vMerge w:val="restart"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w:rsidR="006869F7" w:rsidRDefault="00BB3939" w:rsidP="006869F7">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="200" w:lineRule="exact"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="標楷體" w:hAnsi="新細明體" w:hint="eastAsia"/>
+                      <w:rFonts w:ascii="標楷體" w:hAnsi="新細明體"/>
                       <w:sz w:val="19"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:hAnsi="新細明體"/>
                       <w:noProof/>
                       <w:sz w:val="19"/>
                     </w:rPr>
                     <mc:AlternateContent>
                       <mc:Choice Requires="wps">
                         <w:drawing>
                           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                             <wp:simplePos x="0" y="0"/>
                             <wp:positionH relativeFrom="column">
                               <wp:posOffset>1518285</wp:posOffset>
                             </wp:positionH>
                             <wp:positionV relativeFrom="paragraph">
                               <wp:posOffset>57150</wp:posOffset>
                             </wp:positionV>
                             <wp:extent cx="914400" cy="914400"/>
                             <wp:effectExtent l="0" t="0" r="0" b="0"/>
                             <wp:wrapNone/>
                             <wp:docPr id="5" name="Rectangle 279"/>
                             <wp:cNvGraphicFramePr>
@@ -6257,374 +6538,346 @@
                                           <a:tailEnd/>
                                         </a14:hiddenLine>
                                       </a:ext>
                                       <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
                                         <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                           <a:effectLst/>
                                         </a14:hiddenEffects>
                                       </a:ext>
                                     </a:extLst>
                                   </wps:spPr>
                                   <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="10800" rIns="18000" bIns="10800" anchor="t" anchorCtr="0" upright="1">
                                     <a:noAutofit/>
                                   </wps:bodyPr>
                                 </wps:wsp>
                               </a:graphicData>
                             </a:graphic>
                             <wp14:sizeRelH relativeFrom="page">
                               <wp14:pctWidth>0</wp14:pctWidth>
                             </wp14:sizeRelH>
                             <wp14:sizeRelV relativeFrom="page">
                               <wp14:pctHeight>0</wp14:pctHeight>
                             </wp14:sizeRelV>
                           </wp:anchor>
                         </w:drawing>
                       </mc:Choice>
-                      <mc:Fallback>
+                      <mc:Fallback xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
                         <w:pict>
                           <v:rect w14:anchorId="7A3600A1" id="Rectangle 279" o:spid="_x0000_s1026" style="position:absolute;margin-left:119.55pt;margin-top:4.5pt;width:1in;height:1in;z-index:251661824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBhgaX96wIAAHIGAAAOAAAAZHJzL2Uyb0RvYy54bWysVduOmzAQfa/Uf7D8zgIJuYCWrBIuVaVt&#10;u+q2H+CACVbBprYTsq367x2bJJtk+1B1y4Ply3h8zpyZ4fZu3zZoR6VigsfYv/EworwQJeObGH/9&#10;kjtzjJQmvCSN4DTGT1Thu8XbN7d9F9GRqEVTUonACVdR38W41rqLXFcVNW2JuhEd5XBYCdkSDUu5&#10;cUtJevDeNu7I86ZuL2TZSVFQpWA3HQ7xwvqvKlroT1WlqEZNjAGbtqO049qM7uKWRBtJupoVBxjk&#10;H1C0hHF49OQqJZqgrWQvXLWskEKJSt8UonVFVbGCWg7Axveu2DzWpKOWCwRHdacwqf/ntvi4e5CI&#10;lTGeYMRJCxJ9hqARvmkoGs1CE6C+UxHYPXYP0lBU3b0ovinERVKDHV1KKfqakhJg+cbevbhgFgqu&#10;onX/QZTgn2y1sLHaV7I1DiEKaG8leTpJQvcaFbAZ+kHggXAFHB3m5gUSHS93Uul3VLTITGIsAbx1&#10;Tnb3Sg+mRxPzFhc5axrYJ1HDLzbA57BDbdoMt0kEQGBqLA0kK+nP0AuzeTYPnGA0zZzAS1NnmSeB&#10;M8392SQdp0mS+r8MCj+IalaWlJtHj+nlB38n3yHRh8Q4JZgSDSuNOwNJyc06aSTaEUjv3H5WADh5&#10;NnMvYdjoAZcrSv4o8Faj0Mmn85kT5MHECWfe3PH8cBVOvSAM0vyS0j3j9PWUUA+6TkaQfKTZQAcp&#10;tLTyneG/ounZ7yVNErVMQy9pWBvj+cmIRCY1M15azTVhzTA/i4ph8ueoLPOJNwvGc2c2m4ydYJx5&#10;zmqeJ84y8afTWbZKVtmV0JlNHvX6wFh5zjLxDO/hjWfIkLrHNLW1Z8ptKNu1KJ+g9KSA0oAqgkYN&#10;k1rIHxj10PRirL5viaQYNe+5KV8TN+iSw8KDFUby/GR9fkJ4Aa5irEE8O0300Fm3nWSbGl7yrZZc&#10;LKHkK2bL0bSDARXgNwtobJbJoQmbznm+tlbPv4rFbwAAAP//AwBQSwMEFAAGAAgAAAAhANiyO8fc&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1lbhRO7XoTxqnQlCQOLblAZxk&#10;iaPG6yh22/D2LCc4jmY0802xm3wvrjjGLpCBbK5AINWh6ag18Hl6e1yDiMlSY/tAaOAbI+zK+7vC&#10;5k240QGvx9QKLqGYWwMupSGXMtYOvY3zMCCx9xVGbxPLsZXNaG9c7nu5UGopve2IF5wd8MVhfT5e&#10;vIHzoTop9frRvZNzq6Ue9irTe2MeZtPzFkTCKf2F4Ref0aFkpipcqImiN7DQm4yjBjZ8iX291qwr&#10;Dj5pBbIs5P8H5Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAYYGl/esCAAByBgAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA2LI7x9wAAAAJAQAA&#10;DwAAAAAAAAAAAAAAAABFBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAE4GAAAAAA==&#10;" filled="f" stroked="f">
                             <v:textbox inset=".5mm,.3mm,.5mm,.3mm"/>
                           </v:rect>
                         </w:pict>
                       </mc:Fallback>
                     </mc:AlternateContent>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="006869F7" w:rsidTr="009546A7">
-              <w:tblPrEx>
-[...4 lines deleted...]
-              </w:tblPrEx>
               <w:trPr>
                 <w:cantSplit/>
                 <w:trHeight w:val="146"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="576" w:type="dxa"/>
                   <w:vMerge/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w:rsidR="006869F7" w:rsidRDefault="006869F7" w:rsidP="006869F7">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="200" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
+                      <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體"/>
                       <w:sz w:val="19"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="806" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w:rsidR="006869F7" w:rsidRDefault="006869F7" w:rsidP="006869F7">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="200" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                       <w:spacing w:val="-10"/>
                       <w:sz w:val="19"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0086637D">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:spacing w:val="6"/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="19"/>
                       <w:fitText w:val="780" w:id="-1678520567"/>
                     </w:rPr>
                     <w:t>聯</w:t>
                   </w:r>
                   <w:r w:rsidRPr="0086637D">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="19"/>
                       <w:fitText w:val="780" w:id="-1678520567"/>
                     </w:rPr>
                     <w:t>絡電話</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1615" w:type="dxa"/>
                   <w:gridSpan w:val="5"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w:rsidR="006869F7" w:rsidRDefault="006869F7" w:rsidP="006869F7">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="200" w:lineRule="exact"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                       <w:sz w:val="19"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:sz w:val="19"/>
                     </w:rPr>
                     <w:t>(  )</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="691" w:type="dxa"/>
                   <w:vMerge/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w:rsidR="006869F7" w:rsidRDefault="006869F7" w:rsidP="006869F7">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="200" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
+                      <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1548" w:type="dxa"/>
                   <w:vMerge/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w:rsidR="006869F7" w:rsidRDefault="006869F7" w:rsidP="006869F7">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="200" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
+                      <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="587" w:type="dxa"/>
                   <w:vMerge/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w:rsidR="006869F7" w:rsidRDefault="006869F7" w:rsidP="006869F7">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="200" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
+                      <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1656" w:type="dxa"/>
                   <w:vMerge/>
                   <w:tcBorders>
                     <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w:rsidR="006869F7" w:rsidRDefault="006869F7" w:rsidP="006869F7">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="200" w:lineRule="exact"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
+                      <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w:rsidR="006869F7" w:rsidRDefault="006869F7" w:rsidP="006869F7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:noProof/>
                 <w:spacing w:val="-20"/>
                 <w:w w:val="96"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="006869F7" w:rsidRPr="0086637D" w:rsidRDefault="006869F7" w:rsidP="006869F7">
             <w:pPr>
               <w:spacing w:line="80" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006869F7" w:rsidRPr="00D17CC9" w:rsidTr="008E457B">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="006869F7" w:rsidRPr="00D17CC9" w:rsidTr="0022335F">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="1480"/>
+          <w:trHeight w:val="957"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10900" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="008000"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="008000"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="008000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="006869F7" w:rsidRDefault="006869F7" w:rsidP="006869F7">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="160" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="新細明體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="新細明體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>以下由</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F4660">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="新細明體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>以下由</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="008F4660">
+              <w:t>臺灣銀行股份有限公司公教保險部</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="新細明體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>臺灣銀行股份有限公司公教保險部</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>填寫</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F4660">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="新細明體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>填寫</w:t>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...22 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p w:rsidR="006869F7" w:rsidRPr="00DF1488" w:rsidRDefault="006869F7" w:rsidP="006869F7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">          經辦：                          核定：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="000168F9" w:rsidRDefault="00BB3939">
+    <w:p w:rsidR="008843B5" w:rsidRPr="003325B7" w:rsidRDefault="00BB3939">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>6620510</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>102235</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="276860" cy="480695"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="Text Box 59"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
@@ -6677,1178 +6930,1301 @@
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape id="Text Box 59" o:spid="_x0000_s1053" type="#_x0000_t202" style="position:absolute;margin-left:521.3pt;margin-top:8.05pt;width:21.8pt;height:37.85pt;z-index:251653632;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDMJ04U7QIAAIEGAAAOAAAAZHJzL2Uyb0RvYy54bWysVe1umzAU/T9p72D5PwUSQgCVVAkJ06Tu&#10;Q2r3AA6YYA1sZjsh3bR337VJUtpu0rQuP5A/rs89537l+ubYNuhApWKCp9i/8jCivBAl47sUf7nP&#10;nQgjpQkvSSM4TfEDVfhm8fbNdd8ldCJq0ZRUIgDhKum7FNdad4nrqqKmLVFXoqMcLishW6JhK3du&#10;KUkP6G3jTjwvdHshy06KgioFp+vhEi8sflXRQn+qKkU1alIM3LT9Svvdmq+7uCbJTpKuZsWJBvkH&#10;Fi1hHJxeoNZEE7SX7AVUywoplKj0VSFaV1QVK6jVAGp875mau5p01GqB4KjuEib1/2CLj4fPErEy&#10;xQFGnLSQont61GgljmgWm/D0nUrA6q4DO32Ec0izlaq6W1F8VYiLrCZ8R5dSir6mpAR6vnnpjp4O&#10;OMqAbPsPogQ/ZK+FBTpWsjWxg2ggQIc0PVxSY7gUcDiZh1EINwVcBZEXxjPrgSTnx51U+h0VLTKL&#10;FEvIvAUnh1ulDRmSnE2MLy5y1jQ2+w1/cgCGwwm15TO8JgkQgaWxNJRsan/EXryJNlHgBJNw4wTe&#10;eu0s8yxwwtyfz9bTdZat/Z+GhR8kNStLyo3Tc5n5wd+l8VTwQ4FcCk2JhpUGzlBScrfNGokOBMo8&#10;t79TeEZm7lMaNiSg5ZkkfxJ4q0ns5GE0d4I8mDnx3Iscz49XcegFcbDOn0q6ZZy+XhLqUxzPJrOh&#10;sv6ozbO/l9pI0jINg6RhbYqjixFJTD1ueGkTrQlrhvUoFIb+70OxzGfePJhGznw+mzrBdOM5qyjP&#10;nGXmh+F8s8pWm2fZ3diKUa+Phs3JqPxGfE8+HilDvZ5r0zac6bGh2/Rxezy1Nug3zbgV5QN0oBTQ&#10;IdBMMLdhUQv5HaMeZmCK1bc9kRSj5j03XWwiCUNz2Hiww0iOb7bjG8ILgEqxxmhYZnoYtPtOsl0N&#10;noa5wcUSOr9itisfWYEis4E5Z7WdZrIZpOO9tXr851j8AgAA//8DAFBLAwQUAAYACAAAACEAWJKX&#10;Rt0AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbixphapSmk6ABBLHFg47&#10;Zo1pqjVO1WRb4enxTnDzL3/6/bnern4SJ1ziGEhDtlEgkPpgRxo0fH683pUgYjJkzRQINXxjhG1z&#10;fVWbyoYztXjq0iC4hGJlNLiU5krK2Dv0Jm7CjMS7r7B4kzgug7SLOXO5n2SuVCG9GYkvODPji8P+&#10;0B29hkHlbdYq9zPt3p7b8r1LaXewWt/erE+PIBKu6Q+Giz6rQ8NO+3AkG8XEWd3nBbM8FRmIC6HK&#10;Igex1/CQlSCbWv7/ofkFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAzCdOFO0CAACBBgAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAWJKXRt0AAAAL&#10;AQAADwAAAAAAAAAAAAAAAABHBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFEGAAAA&#10;AA==&#10;" filled="f" stroked="f">
                 <v:textbox inset=".5mm,.3mm,.5mm,.3mm">
                   <w:txbxContent>
                     <w:p w:rsidR="009040D0" w:rsidRPr="00FF1516" w:rsidRDefault="009040D0" w:rsidP="00FF1516"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008843B5" w:rsidRDefault="008843B5">
-[...12 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="1531"/>
         <w:tblW w:w="10876" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="008000"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="008000"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="008000"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="008000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="008000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10876"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BA4E99" w:rsidRPr="00815AAA" w:rsidTr="00BA4E99">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="572"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10876" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="008000"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="008000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00BA4E99" w:rsidRPr="006D7503" w:rsidRDefault="00BA4E99" w:rsidP="00BA4E99">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="182" w:line="190" w:lineRule="exact"/>
               <w:ind w:left="-28"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:spacing w:val="60"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="006D7503">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="60"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>請 領 生 育 給 付 說 明</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA4E99" w:rsidRPr="00815AAA" w:rsidTr="00BA4E99">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00BA4E99" w:rsidRPr="00815AAA" w:rsidTr="00260934">
         <w:trPr>
-          <w:trHeight w:val="825"/>
+          <w:trHeight w:val="14416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10876" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="008000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BA4E99" w:rsidRPr="00865D27" w:rsidRDefault="00BA4E99" w:rsidP="00BA4E99">
+          <w:p w:rsidR="00BA4E99" w:rsidRPr="00260934" w:rsidRDefault="00BA4E99" w:rsidP="00260934">
             <w:pPr>
               <w:pStyle w:val="20"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
+              <w:spacing w:after="0" w:line="420" w:lineRule="exact"/>
               <w:ind w:leftChars="0" w:left="568" w:hangingChars="203" w:hanging="568"/>
-              <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00865D27">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>一、請領生育給付者，應填送本請領書、領取給付收據(選擇入戶者免送收據)及應檢附之證明文件憑辦。</w:t>
+              <w:t>一、請領生育給付者，應填送本請領書、領取給付收據</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>選擇入戶者免送收據</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>及應檢附之證明文件憑辦。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BA4E99" w:rsidRPr="00E54418" w:rsidRDefault="00BA4E99" w:rsidP="00BA4E99">
+          <w:p w:rsidR="00BA4E99" w:rsidRPr="00260934" w:rsidRDefault="00BA4E99" w:rsidP="00260934">
             <w:pPr>
               <w:pStyle w:val="20"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
+              <w:spacing w:after="0" w:line="420" w:lineRule="exact"/>
               <w:ind w:leftChars="0" w:left="568" w:hangingChars="203" w:hanging="568"/>
-              <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00865D27">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>二、</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              <w:t>二、須檢附之證件，請勾選正面檢附證件欄。如係影印本者，須字跡清晰且</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:spacing w:val="4"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>須檢附之證件，請勾選正面檢附證件欄。如係影印本者，須字跡清晰且</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+              <w:t>各頁齊全</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>戶籍謄本</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>各頁齊全</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              <w:t>或戶口名簿</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>，</w:t>
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:t>影印本須</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:spacing w:val="4"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>戶籍謄本</w:t>
-[...4 lines deleted...]
-                <w:spacing w:val="4"/>
+              <w:t>加蓋人事人員職名章或被保險人簽章，其他證件之</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>或戶口名簿</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              <w:t>影印本須加蓋要保機關</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>影印本須</w:t>
-[...4 lines deleted...]
-                <w:spacing w:val="4"/>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>加蓋人事人員職名章或被保險人簽章，其他證件之</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              <w:t>構</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>影印本須加蓋要保機關(構)學校印信、公保專用章或人事主管</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>(人員)</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              <w:t>學校印信、公保專用章或人事主管</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
               </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>人員</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
               <w:t>職名章，證明與原本無異。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BA4E99" w:rsidRPr="00865D27" w:rsidRDefault="00BA4E99" w:rsidP="00BA4E99">
+          <w:p w:rsidR="00BA4E99" w:rsidRPr="00260934" w:rsidRDefault="00BA4E99" w:rsidP="00260934">
             <w:pPr>
               <w:pStyle w:val="20"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
+              <w:spacing w:after="0" w:line="420" w:lineRule="exact"/>
               <w:ind w:leftChars="0" w:left="0"/>
-              <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E54418">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>三、採入戶者，請將存摺封面影印本黏貼於本請領書之正面，並注意下列事項：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BA4E99" w:rsidRPr="00865D27" w:rsidRDefault="00BA4E99" w:rsidP="00BA4E99">
+          <w:p w:rsidR="00BA4E99" w:rsidRPr="00260934" w:rsidRDefault="00BA4E99" w:rsidP="00260934">
             <w:pPr>
               <w:pStyle w:val="20"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              <w:spacing w:after="0" w:line="420" w:lineRule="exact"/>
+              <w:ind w:leftChars="126" w:left="809" w:hangingChars="190" w:hanging="532"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00865D27">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t xml:space="preserve">    (一)戶名必須為被保險人本人，金融機構名稱（代號）、戶名及帳號應清晰、完整。</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>戶名必須為被保險人本人，金融機構名稱（代號）、戶名及帳號應清晰、完整。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BA4E99" w:rsidRPr="00865D27" w:rsidRDefault="00BA4E99" w:rsidP="00BA4E99">
+          <w:p w:rsidR="00BA4E99" w:rsidRPr="00260934" w:rsidRDefault="00BA4E99" w:rsidP="00260934">
             <w:pPr>
               <w:pStyle w:val="20"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              <w:spacing w:after="0" w:line="420" w:lineRule="exact"/>
+              <w:ind w:leftChars="126" w:left="809" w:hangingChars="190" w:hanging="532"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00865D27">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t xml:space="preserve">    (二)所提供之帳戶不得為「結清戶」、「非綜合存摺之公教優惠存款帳戶」，以免無法辦理入戶事宜。</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>所提供之帳戶不得為「結清戶」、「非綜合存摺之公教優惠存款帳戶」，以免無法辦理入戶事宜。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BA4E99" w:rsidRDefault="00BA4E99" w:rsidP="00BA4E99">
+          <w:p w:rsidR="00BA4E99" w:rsidRPr="00260934" w:rsidRDefault="00BA4E99" w:rsidP="00260934">
             <w:pPr>
-              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:spacing w:line="420" w:lineRule="exact"/>
               <w:ind w:left="560" w:hangingChars="200" w:hanging="560"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395ED9">
-[...29 lines deleted...]
-              <w:t>：</w:t>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>四、生育給付之平均保俸額：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BA4E99" w:rsidRDefault="00BA4E99" w:rsidP="00BA4E99">
+          <w:p w:rsidR="00BA4E99" w:rsidRPr="00260934" w:rsidRDefault="00BA4E99" w:rsidP="00260934">
             <w:pPr>
-              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:spacing w:line="420" w:lineRule="exact"/>
               <w:ind w:leftChars="250" w:left="550"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>按被保險人發生保險事故</w:t>
             </w:r>
-            <w:r w:rsidRPr="0080626B">
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="0080626B">
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>註</w:t>
             </w:r>
-            <w:r w:rsidRPr="0080626B">
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>當月起，往前推算</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D7C6C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>個月保險俸（薪）額之平均數計算。但加保未滿</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D7C6C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>個月者，按其實際加保月數之平均保險俸（薪）額計算。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BA4E99" w:rsidRPr="0080626B" w:rsidRDefault="00BA4E99" w:rsidP="00BA4E99">
+          <w:p w:rsidR="00BA4E99" w:rsidRPr="00260934" w:rsidRDefault="00BA4E99" w:rsidP="00260934">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="360"/>
                 <w:tab w:val="num" w:pos="484"/>
                 <w:tab w:val="num" w:pos="1106"/>
               </w:tabs>
-              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:spacing w:line="420" w:lineRule="exact"/>
               <w:ind w:leftChars="258" w:left="1072" w:hangingChars="180" w:hanging="504"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0080626B">
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>註</w:t>
             </w:r>
-            <w:r w:rsidRPr="0080626B">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00260934">
               <w:t>：</w:t>
             </w:r>
-            <w:r w:rsidRPr="0080626B">
-[...29 lines deleted...]
-              <w:t>。</w:t>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>於公保有效期間內懷孕且於退保後一年內因同一懷孕事故而分娩或早產者，以退保前一日起往前推算。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BA4E99" w:rsidRPr="00BD4CD8" w:rsidRDefault="00BA4E99" w:rsidP="00BA4E99">
+          <w:p w:rsidR="00BA4E99" w:rsidRPr="00260934" w:rsidRDefault="00BA4E99" w:rsidP="00260934">
             <w:pPr>
-              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:spacing w:line="420" w:lineRule="exact"/>
               <w:ind w:left="560" w:hangingChars="200" w:hanging="560"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395ED9">
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>五、</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BD4CD8">
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>生育給付之請領條件及給付月數：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BA4E99" w:rsidRPr="00BD4CD8" w:rsidRDefault="00BA4E99" w:rsidP="00BA4E99">
+          <w:p w:rsidR="00BA4E99" w:rsidRPr="00260934" w:rsidRDefault="00BA4E99" w:rsidP="00260934">
             <w:pPr>
-              <w:spacing w:line="400" w:lineRule="exact"/>
-              <w:ind w:leftChars="57" w:left="565" w:hangingChars="200" w:hanging="440"/>
+              <w:spacing w:line="420" w:lineRule="exact"/>
+              <w:ind w:firstLineChars="98" w:firstLine="274"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rStyle w:val="HTML"/>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BD4CD8">
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>(一)</w:t>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              <w:t>一</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>被保險人有下列情形之一者，得請領2個月之生育給付：</w:t>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>被保險人有下列情形之一者，得請領</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>個月之生育給付：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BA4E99" w:rsidRPr="0080626B" w:rsidRDefault="00BA4E99" w:rsidP="00BA4E99">
+          <w:p w:rsidR="00BA4E99" w:rsidRPr="00260934" w:rsidRDefault="00BA4E99" w:rsidP="00260934">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="360"/>
                 <w:tab w:val="num" w:pos="484"/>
                 <w:tab w:val="num" w:pos="748"/>
                 <w:tab w:val="num" w:pos="1106"/>
               </w:tabs>
-              <w:spacing w:line="360" w:lineRule="exact"/>
-              <w:ind w:leftChars="113" w:left="817" w:hangingChars="203" w:hanging="568"/>
+              <w:spacing w:line="420" w:lineRule="exact"/>
+              <w:ind w:leftChars="322" w:left="935" w:hangingChars="81" w:hanging="227"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002D26E2">
-[...20 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidRPr="0080626B">
-[...13 lines deleted...]
-              <w:t>分娩或早產。</w:t>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>在保險有效期間分娩或早產。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BA4E99" w:rsidRPr="0080626B" w:rsidRDefault="00BA4E99" w:rsidP="00BA4E99">
+          <w:p w:rsidR="00BA4E99" w:rsidRPr="00260934" w:rsidRDefault="00BA4E99" w:rsidP="00260934">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="360"/>
                 <w:tab w:val="num" w:pos="484"/>
                 <w:tab w:val="num" w:pos="748"/>
                 <w:tab w:val="num" w:pos="1106"/>
               </w:tabs>
-              <w:spacing w:line="360" w:lineRule="exact"/>
-              <w:ind w:leftChars="113" w:left="1377" w:hangingChars="403" w:hanging="1128"/>
+              <w:spacing w:line="420" w:lineRule="exact"/>
+              <w:ind w:leftChars="322" w:left="935" w:hangingChars="81" w:hanging="227"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0080626B">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">      2.在保險有效期間懷孕，且於保險效力停止後一年內，因同一懷孕事故而分娩或早產。</w:t>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>在保險有效期間懷孕，且於保險效力停止後一年內，因同一懷孕事故而分娩或早產。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BA4E99" w:rsidRPr="00E54418" w:rsidRDefault="00BA4E99" w:rsidP="00BA4E99">
+          <w:p w:rsidR="00BA4E99" w:rsidRPr="00260934" w:rsidRDefault="00BA4E99" w:rsidP="00260934">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="400" w:lineRule="exact"/>
-              <w:ind w:leftChars="129" w:left="665" w:hangingChars="136" w:hanging="381"/>
+              <w:spacing w:line="420" w:lineRule="exact"/>
+              <w:ind w:leftChars="138" w:left="825" w:hangingChars="186" w:hanging="521"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00865D27">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
+              <w:t>二</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>二)被保險人分娩或早產為雙生以上者，生育給付按比例增給。</w:t>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>被保險人分娩或早產為雙生以上者，生育給付按比例增給。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BA4E99" w:rsidRPr="00F00B87" w:rsidRDefault="00BA4E99" w:rsidP="00BA4E99">
+          <w:p w:rsidR="00BA4E99" w:rsidRPr="00260934" w:rsidRDefault="00BA4E99" w:rsidP="00260934">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="400" w:lineRule="exact"/>
-              <w:ind w:leftChars="257" w:left="1125" w:hangingChars="200" w:hanging="560"/>
+              <w:spacing w:line="420" w:lineRule="exact"/>
+              <w:ind w:leftChars="138" w:left="825" w:hangingChars="186" w:hanging="521"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E54418">
-[...17 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>三</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>所稱「分娩」，指妊娠滿</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>37</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>週產出胎兒；所稱「早產」，指胎兒產出時，妊娠週數</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>週</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>(含)以上</w:t>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>(含</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <w:t>含</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="0080626B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>以上</w:t>
             </w:r>
-            <w:r w:rsidRPr="0080626B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>但未滿</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>37</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>週；妊娠</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>週</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>含</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>以上</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>之胎兒於母體腹中、產出時或產出後，無心跳或其他生命跡象之死產</w:t>
             </w:r>
-            <w:r w:rsidRPr="0080626B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>者</w:t>
             </w:r>
-            <w:r w:rsidRPr="0080626B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>，仍得依</w:t>
             </w:r>
-            <w:r w:rsidRPr="0080626B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>實際情形，分別適用</w:t>
             </w:r>
-            <w:r w:rsidRPr="0080626B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>早產</w:t>
             </w:r>
-            <w:r w:rsidRPr="0080626B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>或</w:t>
             </w:r>
-            <w:r w:rsidRPr="0080626B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>分娩</w:t>
             </w:r>
-            <w:r w:rsidRPr="0080626B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>之規定</w:t>
             </w:r>
-            <w:r w:rsidRPr="0080626B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BA4E99" w:rsidRDefault="00BA4E99" w:rsidP="00BA4E99">
+          <w:p w:rsidR="00BA4E99" w:rsidRPr="00260934" w:rsidRDefault="00BA4E99" w:rsidP="00260934">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="400" w:lineRule="exact"/>
-              <w:ind w:leftChars="257" w:left="1125" w:hangingChars="200" w:hanging="560"/>
+              <w:spacing w:line="420" w:lineRule="exact"/>
+              <w:ind w:leftChars="138" w:left="825" w:hangingChars="186" w:hanging="521"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>(四)</w:t>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
+              <w:t>四</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>至於醫學上所稱「流產」，指妊娠中止週數在</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
               <w:t>週內</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E54418">
-[...5 lines deleted...]
-              <w:t>產出，或妊娠週數不明而妊娠中止時，胎兒體重在500公克以下之情形；因不符公保法第36條規定，不予生育給付。</w:t>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>產出，或妊娠週數不明而妊娠中止時，胎兒體重在</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>500</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>公克以下之情形；因不符公保法第</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>36</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>條規定，不予生育給付。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BA4E99" w:rsidRDefault="00BA4E99" w:rsidP="00BA4E99">
+          <w:p w:rsidR="00BA4E99" w:rsidRPr="00260934" w:rsidRDefault="00BA4E99" w:rsidP="00260934">
             <w:pPr>
-              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:spacing w:line="420" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="redtxt1"/>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>六、</w:t>
-[...12 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+              <w:t>六、每一子女</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>生育給付</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00260934">
               <w:rPr>
                 <w:rStyle w:val="redtxt1"/>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>之給付金額：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BA4E99" w:rsidRDefault="00BA4E99" w:rsidP="00BA4E99">
+          <w:p w:rsidR="00BA4E99" w:rsidRPr="00260934" w:rsidRDefault="00BA4E99" w:rsidP="00260934">
             <w:pPr>
-              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:spacing w:line="420" w:lineRule="exact"/>
               <w:ind w:leftChars="250" w:left="886" w:hangingChars="120" w:hanging="336"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...13 lines deleted...]
-              <w:t>。</w:t>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>平均保俸額</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> × 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>個月。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BA4E99" w:rsidRPr="00E54418" w:rsidRDefault="00BA4E99" w:rsidP="00BA4E99">
+          <w:p w:rsidR="00BA4E99" w:rsidRPr="00260934" w:rsidRDefault="00BA4E99" w:rsidP="00260934">
             <w:pPr>
-              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:spacing w:line="420" w:lineRule="exact"/>
               <w:ind w:leftChars="1" w:left="425" w:hangingChars="151" w:hanging="423"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="redtxt1"/>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A005C">
-[...1 lines deleted...]
-                <w:rFonts w:cs="細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>七、</w:t>
             </w:r>
-            <w:r w:rsidRPr="008D2A35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="x-none"/>
               </w:rPr>
               <w:t>被保險人同時符合相關社會保險生育給付或因軍公教身分請領國家給與之生育補助請領條件者，僅得擇一請領。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BA4E99" w:rsidRPr="008D2A35" w:rsidRDefault="00BA4E99" w:rsidP="00BA4E99">
+          <w:p w:rsidR="00BA4E99" w:rsidRPr="00260934" w:rsidRDefault="00BA4E99" w:rsidP="00260934">
             <w:pPr>
-              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:spacing w:line="420" w:lineRule="exact"/>
               <w:ind w:left="1036" w:hangingChars="370" w:hanging="1036"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008D2A35">
-[...13 lines deleted...]
-              <w:t>、請領公保各項給付之權利，自請求權可行使之日起，因10年間不行使而當然消滅。</w:t>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>八、請領公保各項給付之權利，自請求權可行使之日起，因</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>年間不行使而當然消滅。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BA4E99" w:rsidRPr="00865D27" w:rsidRDefault="00BA4E99" w:rsidP="00BA4E99">
+          <w:p w:rsidR="00EB01C9" w:rsidRPr="00865D27" w:rsidRDefault="00BA4E99" w:rsidP="00260934">
             <w:pPr>
               <w:pStyle w:val="20"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
+              <w:spacing w:after="0" w:line="420" w:lineRule="exact"/>
               <w:ind w:leftChars="0" w:left="0"/>
-              <w:rPr>
-[...63 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="60"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00260934">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>九、本說明如有未盡事宜，依公教人員保險法及相關法令規定辦理。</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="006C3571" w:rsidRPr="008C286A" w:rsidRDefault="00BB3939" w:rsidP="00EC6898">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="FF00FF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>6187440</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-169545</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="866775" cy="570230"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapThrough wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="20927"/>
                 <wp:lineTo x="21363" y="20927"/>
                 <wp:lineTo x="21363" y="0"/>
@@ -7896,78 +8272,79 @@
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006C3571" w:rsidRPr="008C286A">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="567" w:right="170" w:bottom="170" w:left="170" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="365"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0074458A" w:rsidRDefault="0074458A" w:rsidP="0096025C">
+    <w:p w:rsidR="00C22256" w:rsidRDefault="00C22256" w:rsidP="0096025C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0074458A" w:rsidRDefault="0074458A" w:rsidP="0096025C">
+    <w:p w:rsidR="00C22256" w:rsidRDefault="00C22256" w:rsidP="0096025C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
+    <w:altName w:val="DF Kai Shu"/>
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="細明體">
     <w:altName w:val="MingLiU"/>
     <w:panose1 w:val="02020509000000000000"/>
     <w:charset w:val="88"/>
@@ -8008,70 +8385,70 @@
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0074458A" w:rsidRDefault="0074458A" w:rsidP="0096025C">
+    <w:p w:rsidR="00C22256" w:rsidRDefault="00C22256" w:rsidP="0096025C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0074458A" w:rsidRDefault="0074458A" w:rsidP="0096025C">
+    <w:p w:rsidR="00C22256" w:rsidRDefault="00C22256" w:rsidP="0096025C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17DA2C15"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EFDA3E44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1042"/>
         </w:tabs>
         <w:ind w:left="1042" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8801,70 +9178,159 @@
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D3632E3"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="E1541438"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1649"/>
         </w:tabs>
         <w:ind w:left="1649" w:hanging="444"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="699849B3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8BF0D850"/>
+    <w:lvl w:ilvl="0" w:tplc="070C97FE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C1B0679"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="F64EACEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalFullWidth"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1752"/>
         </w:tabs>
         <w:ind w:left="1752" w:hanging="444"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CA83A99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7A965DC2"/>
     <w:lvl w:ilvl="0" w:tplc="789C694C">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="（%1）"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="930"/>
         </w:tabs>
         <w:ind w:left="930" w:hanging="675"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8936,70 +9402,70 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3525"/>
         </w:tabs>
         <w:ind w:left="3525" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4005"/>
         </w:tabs>
         <w:ind w:left="4005" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CCA5BCE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="956A82E0"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="※"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="197"/>
         </w:tabs>
         <w:ind w:left="197" w:hanging="225"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72186219"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7FE87948"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="420"/>
         </w:tabs>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9071,92 +9537,92 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3840"/>
         </w:tabs>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7769582C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="CEF2C616"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1238"/>
         </w:tabs>
         <w:ind w:left="1238" w:hanging="444"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78C4400B"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="4972EE80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="※"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="285"/>
         </w:tabs>
         <w:ind w:left="285" w:hanging="285"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A67023C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="877E72A4"/>
     <w:lvl w:ilvl="0" w:tplc="D6BC7016">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="※"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="960"/>
@@ -9251,848 +9717,948 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3840"/>
         </w:tabs>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B7D4108"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="13DA0E9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalFullWidth"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1637"/>
         </w:tabs>
         <w:ind w:left="1637" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BBC29FC"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="DBD868C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1238"/>
         </w:tabs>
         <w:ind w:left="1238" w:hanging="444"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7ED46036"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="742AEA5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="（%1）"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1183"/>
         </w:tabs>
         <w:ind w:left="1183" w:hanging="675"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="7"/>
   </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="150"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:gutterAtTop/>
-  <w:proofState w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:drawingGridVerticalSpacing w:val="365"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049" fillcolor="white">
       <v:fill color="white"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B919D7"/>
     <w:rsid w:val="00014C1B"/>
     <w:rsid w:val="00016739"/>
     <w:rsid w:val="000168F9"/>
     <w:rsid w:val="00020DBD"/>
+    <w:rsid w:val="000212FC"/>
     <w:rsid w:val="00022B32"/>
     <w:rsid w:val="00024211"/>
     <w:rsid w:val="000243DC"/>
     <w:rsid w:val="00026271"/>
     <w:rsid w:val="00030E52"/>
+    <w:rsid w:val="000354A4"/>
     <w:rsid w:val="00045B8B"/>
     <w:rsid w:val="00046778"/>
     <w:rsid w:val="000473F5"/>
+    <w:rsid w:val="00057E74"/>
     <w:rsid w:val="00060668"/>
     <w:rsid w:val="000606A4"/>
     <w:rsid w:val="0006563F"/>
     <w:rsid w:val="00071D3A"/>
     <w:rsid w:val="00073AE7"/>
+    <w:rsid w:val="000745DE"/>
     <w:rsid w:val="00077410"/>
     <w:rsid w:val="000776C8"/>
     <w:rsid w:val="00083864"/>
     <w:rsid w:val="00083BED"/>
     <w:rsid w:val="0008670F"/>
     <w:rsid w:val="000868D5"/>
     <w:rsid w:val="000930EB"/>
+    <w:rsid w:val="000941E5"/>
+    <w:rsid w:val="000A3601"/>
     <w:rsid w:val="000B3BB9"/>
+    <w:rsid w:val="000B464C"/>
     <w:rsid w:val="000B5FDD"/>
     <w:rsid w:val="000B744E"/>
     <w:rsid w:val="000C26BB"/>
     <w:rsid w:val="000D53D9"/>
     <w:rsid w:val="000E2357"/>
     <w:rsid w:val="000F4220"/>
+    <w:rsid w:val="000F5AE4"/>
     <w:rsid w:val="000F5F3E"/>
     <w:rsid w:val="000F6217"/>
     <w:rsid w:val="001046EB"/>
     <w:rsid w:val="00104ADC"/>
     <w:rsid w:val="00104D69"/>
+    <w:rsid w:val="001052B2"/>
     <w:rsid w:val="00105AE8"/>
     <w:rsid w:val="00107937"/>
     <w:rsid w:val="001109E4"/>
     <w:rsid w:val="00113DDA"/>
     <w:rsid w:val="00116CE3"/>
     <w:rsid w:val="00120499"/>
     <w:rsid w:val="0012655C"/>
     <w:rsid w:val="00130614"/>
     <w:rsid w:val="0013107E"/>
     <w:rsid w:val="001412D6"/>
     <w:rsid w:val="0014272E"/>
     <w:rsid w:val="001428BF"/>
     <w:rsid w:val="00144D1B"/>
     <w:rsid w:val="001466B4"/>
     <w:rsid w:val="00151582"/>
     <w:rsid w:val="001521A7"/>
     <w:rsid w:val="00154287"/>
     <w:rsid w:val="0015477A"/>
     <w:rsid w:val="00163DD2"/>
     <w:rsid w:val="0016710C"/>
     <w:rsid w:val="00167B88"/>
     <w:rsid w:val="001711A0"/>
     <w:rsid w:val="0018461F"/>
     <w:rsid w:val="00184E9F"/>
     <w:rsid w:val="00185FEE"/>
     <w:rsid w:val="001A3C66"/>
     <w:rsid w:val="001B3841"/>
     <w:rsid w:val="001B5E88"/>
+    <w:rsid w:val="001B7A14"/>
     <w:rsid w:val="001C3221"/>
     <w:rsid w:val="001C39B1"/>
     <w:rsid w:val="001C426D"/>
     <w:rsid w:val="001C4450"/>
     <w:rsid w:val="001C6AB9"/>
     <w:rsid w:val="001C7811"/>
     <w:rsid w:val="001D6C58"/>
     <w:rsid w:val="001E1A11"/>
     <w:rsid w:val="001E1E49"/>
+    <w:rsid w:val="001E5023"/>
     <w:rsid w:val="001F0DBA"/>
     <w:rsid w:val="001F2101"/>
     <w:rsid w:val="001F40DA"/>
     <w:rsid w:val="001F695A"/>
     <w:rsid w:val="0020520D"/>
     <w:rsid w:val="00214ABD"/>
+    <w:rsid w:val="0022335F"/>
     <w:rsid w:val="002248D2"/>
     <w:rsid w:val="002279B7"/>
     <w:rsid w:val="00234E73"/>
     <w:rsid w:val="00237B46"/>
     <w:rsid w:val="0024059A"/>
     <w:rsid w:val="002536A1"/>
     <w:rsid w:val="00257A0A"/>
+    <w:rsid w:val="00260934"/>
+    <w:rsid w:val="00261436"/>
     <w:rsid w:val="00264510"/>
     <w:rsid w:val="00265999"/>
     <w:rsid w:val="00271BA7"/>
     <w:rsid w:val="00272BE7"/>
     <w:rsid w:val="0027588B"/>
+    <w:rsid w:val="00275976"/>
     <w:rsid w:val="00292CF2"/>
     <w:rsid w:val="002947AC"/>
+    <w:rsid w:val="00296B0C"/>
     <w:rsid w:val="002A2BC0"/>
     <w:rsid w:val="002A7F33"/>
     <w:rsid w:val="002B0257"/>
     <w:rsid w:val="002B2E46"/>
     <w:rsid w:val="002B4D6C"/>
     <w:rsid w:val="002C6086"/>
     <w:rsid w:val="002D26E2"/>
     <w:rsid w:val="002D4327"/>
     <w:rsid w:val="002D4D22"/>
     <w:rsid w:val="002E448A"/>
     <w:rsid w:val="002E682F"/>
     <w:rsid w:val="003117F8"/>
     <w:rsid w:val="00312308"/>
     <w:rsid w:val="003149EE"/>
     <w:rsid w:val="00315918"/>
     <w:rsid w:val="00322C06"/>
     <w:rsid w:val="00324EF2"/>
     <w:rsid w:val="003279F3"/>
     <w:rsid w:val="0033204B"/>
+    <w:rsid w:val="003325B7"/>
     <w:rsid w:val="003337C5"/>
     <w:rsid w:val="003354D3"/>
     <w:rsid w:val="0035057A"/>
     <w:rsid w:val="003612B0"/>
     <w:rsid w:val="00361318"/>
     <w:rsid w:val="003728F3"/>
     <w:rsid w:val="003738F8"/>
     <w:rsid w:val="00381E50"/>
     <w:rsid w:val="00397CA8"/>
     <w:rsid w:val="003A0432"/>
     <w:rsid w:val="003A331D"/>
     <w:rsid w:val="003B1540"/>
     <w:rsid w:val="003C4BF0"/>
     <w:rsid w:val="003C7399"/>
     <w:rsid w:val="003D1219"/>
     <w:rsid w:val="003D39A9"/>
     <w:rsid w:val="003E43EE"/>
     <w:rsid w:val="003E4D24"/>
     <w:rsid w:val="003F0F30"/>
     <w:rsid w:val="003F2E39"/>
     <w:rsid w:val="003F594B"/>
+    <w:rsid w:val="003F642D"/>
     <w:rsid w:val="00405B4B"/>
     <w:rsid w:val="00411AAE"/>
     <w:rsid w:val="00413CC9"/>
     <w:rsid w:val="0041784B"/>
     <w:rsid w:val="004179BB"/>
     <w:rsid w:val="00417D78"/>
     <w:rsid w:val="0042120C"/>
     <w:rsid w:val="00423864"/>
     <w:rsid w:val="00430AF0"/>
     <w:rsid w:val="00432119"/>
     <w:rsid w:val="00432334"/>
     <w:rsid w:val="00446778"/>
     <w:rsid w:val="00454B2B"/>
     <w:rsid w:val="004550CD"/>
+    <w:rsid w:val="00457B51"/>
     <w:rsid w:val="00462D77"/>
     <w:rsid w:val="004657B5"/>
     <w:rsid w:val="00466AF7"/>
     <w:rsid w:val="00472ADB"/>
     <w:rsid w:val="00482043"/>
     <w:rsid w:val="0048232E"/>
     <w:rsid w:val="004917D7"/>
     <w:rsid w:val="00497A60"/>
     <w:rsid w:val="004A005C"/>
     <w:rsid w:val="004A6759"/>
+    <w:rsid w:val="004B2146"/>
     <w:rsid w:val="004C27E7"/>
     <w:rsid w:val="004C3525"/>
     <w:rsid w:val="004C4C3B"/>
     <w:rsid w:val="004C7D54"/>
     <w:rsid w:val="004D0CA0"/>
     <w:rsid w:val="004D591B"/>
     <w:rsid w:val="004D6DCD"/>
     <w:rsid w:val="004D7C6C"/>
     <w:rsid w:val="004D7EF4"/>
     <w:rsid w:val="004E081B"/>
     <w:rsid w:val="004E19D8"/>
     <w:rsid w:val="004E4E68"/>
     <w:rsid w:val="004E61BA"/>
     <w:rsid w:val="004F62CC"/>
     <w:rsid w:val="005051A1"/>
     <w:rsid w:val="00516C42"/>
     <w:rsid w:val="005257A3"/>
     <w:rsid w:val="0052587B"/>
     <w:rsid w:val="005318CB"/>
     <w:rsid w:val="00531AC5"/>
     <w:rsid w:val="0054184C"/>
+    <w:rsid w:val="00542A87"/>
     <w:rsid w:val="005436CA"/>
     <w:rsid w:val="00543CC1"/>
     <w:rsid w:val="005461B8"/>
     <w:rsid w:val="00563055"/>
     <w:rsid w:val="0056670D"/>
     <w:rsid w:val="005700B5"/>
     <w:rsid w:val="00570C12"/>
     <w:rsid w:val="0057157E"/>
     <w:rsid w:val="00572329"/>
+    <w:rsid w:val="00572CB4"/>
     <w:rsid w:val="0057513C"/>
     <w:rsid w:val="00576258"/>
     <w:rsid w:val="00580275"/>
+    <w:rsid w:val="00581240"/>
     <w:rsid w:val="00582FE3"/>
     <w:rsid w:val="00585D7F"/>
     <w:rsid w:val="0059061C"/>
     <w:rsid w:val="0059636E"/>
     <w:rsid w:val="005A4EB6"/>
     <w:rsid w:val="005A5E4A"/>
     <w:rsid w:val="005A655D"/>
     <w:rsid w:val="005B4D92"/>
     <w:rsid w:val="005B6D6D"/>
+    <w:rsid w:val="005C44FB"/>
     <w:rsid w:val="005C7102"/>
     <w:rsid w:val="005D1181"/>
     <w:rsid w:val="005D414B"/>
     <w:rsid w:val="005E08D6"/>
     <w:rsid w:val="005E5360"/>
     <w:rsid w:val="005F23F0"/>
     <w:rsid w:val="005F2E3A"/>
     <w:rsid w:val="00610EFE"/>
+    <w:rsid w:val="00613E30"/>
     <w:rsid w:val="006155DE"/>
     <w:rsid w:val="00616D52"/>
     <w:rsid w:val="00622812"/>
     <w:rsid w:val="00631677"/>
     <w:rsid w:val="006355F5"/>
     <w:rsid w:val="00636AE5"/>
     <w:rsid w:val="0064630D"/>
     <w:rsid w:val="00647E15"/>
     <w:rsid w:val="006527F4"/>
     <w:rsid w:val="00652B76"/>
     <w:rsid w:val="0065699C"/>
     <w:rsid w:val="00667C68"/>
     <w:rsid w:val="00670817"/>
     <w:rsid w:val="00670EF5"/>
     <w:rsid w:val="00671A33"/>
     <w:rsid w:val="0067568D"/>
+    <w:rsid w:val="00677760"/>
+    <w:rsid w:val="006810E8"/>
     <w:rsid w:val="00681713"/>
     <w:rsid w:val="006842EA"/>
     <w:rsid w:val="006869F7"/>
     <w:rsid w:val="006918EF"/>
     <w:rsid w:val="00696606"/>
     <w:rsid w:val="006A4B3E"/>
     <w:rsid w:val="006A72C0"/>
+    <w:rsid w:val="006B4829"/>
+    <w:rsid w:val="006B4F88"/>
     <w:rsid w:val="006B67CA"/>
     <w:rsid w:val="006C0FB4"/>
     <w:rsid w:val="006C24C5"/>
     <w:rsid w:val="006C3571"/>
     <w:rsid w:val="006D6503"/>
     <w:rsid w:val="006D6FCC"/>
     <w:rsid w:val="006D7503"/>
     <w:rsid w:val="006E4B84"/>
     <w:rsid w:val="006E635B"/>
     <w:rsid w:val="006E74DC"/>
     <w:rsid w:val="006F6B53"/>
     <w:rsid w:val="006F703D"/>
     <w:rsid w:val="00702CA2"/>
     <w:rsid w:val="00711F95"/>
     <w:rsid w:val="007152BD"/>
     <w:rsid w:val="0071759A"/>
     <w:rsid w:val="00723C70"/>
     <w:rsid w:val="00725558"/>
     <w:rsid w:val="00730A57"/>
     <w:rsid w:val="00734E82"/>
     <w:rsid w:val="00736741"/>
     <w:rsid w:val="00742C38"/>
     <w:rsid w:val="0074458A"/>
     <w:rsid w:val="007553AE"/>
     <w:rsid w:val="007616E3"/>
     <w:rsid w:val="00766497"/>
     <w:rsid w:val="007678F2"/>
     <w:rsid w:val="007700FA"/>
     <w:rsid w:val="00770DC8"/>
     <w:rsid w:val="00771CA8"/>
     <w:rsid w:val="007745CD"/>
     <w:rsid w:val="00781BF5"/>
     <w:rsid w:val="00783402"/>
     <w:rsid w:val="00783CAA"/>
     <w:rsid w:val="0079071B"/>
     <w:rsid w:val="007A5FC5"/>
     <w:rsid w:val="007A64FE"/>
     <w:rsid w:val="007A783B"/>
     <w:rsid w:val="007B5672"/>
     <w:rsid w:val="007C1D5C"/>
     <w:rsid w:val="007C270A"/>
     <w:rsid w:val="007D06F3"/>
     <w:rsid w:val="007D4B66"/>
     <w:rsid w:val="007D5695"/>
     <w:rsid w:val="007E2606"/>
     <w:rsid w:val="007F1171"/>
     <w:rsid w:val="00800C4F"/>
     <w:rsid w:val="00800D76"/>
+    <w:rsid w:val="00805D75"/>
     <w:rsid w:val="00806174"/>
     <w:rsid w:val="0080626B"/>
     <w:rsid w:val="008071DF"/>
+    <w:rsid w:val="00812A6C"/>
     <w:rsid w:val="008134CC"/>
     <w:rsid w:val="008238BC"/>
     <w:rsid w:val="008414DB"/>
     <w:rsid w:val="008451C2"/>
     <w:rsid w:val="0085529D"/>
     <w:rsid w:val="0085649B"/>
     <w:rsid w:val="008631FF"/>
     <w:rsid w:val="00865D27"/>
     <w:rsid w:val="0086637D"/>
     <w:rsid w:val="00877A35"/>
     <w:rsid w:val="008843B5"/>
     <w:rsid w:val="0088499B"/>
     <w:rsid w:val="008B4F95"/>
     <w:rsid w:val="008B6F50"/>
     <w:rsid w:val="008C286A"/>
     <w:rsid w:val="008C2992"/>
     <w:rsid w:val="008C6E23"/>
     <w:rsid w:val="008C76AE"/>
     <w:rsid w:val="008D2A35"/>
     <w:rsid w:val="008E1A52"/>
     <w:rsid w:val="008E21E1"/>
     <w:rsid w:val="008E3163"/>
     <w:rsid w:val="008E457B"/>
     <w:rsid w:val="008E59AB"/>
     <w:rsid w:val="008F1334"/>
     <w:rsid w:val="009040D0"/>
     <w:rsid w:val="00905EBD"/>
     <w:rsid w:val="00911072"/>
     <w:rsid w:val="00911870"/>
     <w:rsid w:val="00911CA5"/>
+    <w:rsid w:val="00920FB0"/>
     <w:rsid w:val="00921578"/>
     <w:rsid w:val="00925979"/>
     <w:rsid w:val="00931A00"/>
     <w:rsid w:val="0093224D"/>
     <w:rsid w:val="009343CC"/>
     <w:rsid w:val="009373D0"/>
     <w:rsid w:val="00937857"/>
     <w:rsid w:val="00941C91"/>
     <w:rsid w:val="009426DF"/>
     <w:rsid w:val="009435A6"/>
     <w:rsid w:val="00944424"/>
     <w:rsid w:val="009453E7"/>
     <w:rsid w:val="00951E3C"/>
     <w:rsid w:val="0095417E"/>
     <w:rsid w:val="009546A7"/>
     <w:rsid w:val="00955F76"/>
     <w:rsid w:val="0096025C"/>
     <w:rsid w:val="009625FD"/>
     <w:rsid w:val="0096632D"/>
     <w:rsid w:val="00975829"/>
     <w:rsid w:val="00982431"/>
+    <w:rsid w:val="0098366C"/>
     <w:rsid w:val="00990307"/>
     <w:rsid w:val="009A08DE"/>
     <w:rsid w:val="009A46FD"/>
     <w:rsid w:val="009A7743"/>
     <w:rsid w:val="009B404F"/>
     <w:rsid w:val="009B49F4"/>
     <w:rsid w:val="009B69C1"/>
     <w:rsid w:val="009C251B"/>
     <w:rsid w:val="009C6C32"/>
     <w:rsid w:val="009D224F"/>
     <w:rsid w:val="009D46E0"/>
     <w:rsid w:val="009D4CE0"/>
     <w:rsid w:val="009D578C"/>
     <w:rsid w:val="009D7C75"/>
     <w:rsid w:val="009E01DC"/>
     <w:rsid w:val="009E7933"/>
     <w:rsid w:val="009F1416"/>
     <w:rsid w:val="009F3C81"/>
+    <w:rsid w:val="009F5C02"/>
     <w:rsid w:val="00A01CC1"/>
+    <w:rsid w:val="00A06D36"/>
     <w:rsid w:val="00A12BC3"/>
     <w:rsid w:val="00A2023F"/>
     <w:rsid w:val="00A2049C"/>
     <w:rsid w:val="00A2664F"/>
     <w:rsid w:val="00A33876"/>
     <w:rsid w:val="00A3464E"/>
     <w:rsid w:val="00A3642C"/>
     <w:rsid w:val="00A365D7"/>
     <w:rsid w:val="00A412F9"/>
+    <w:rsid w:val="00A4200A"/>
     <w:rsid w:val="00A434DC"/>
     <w:rsid w:val="00A4636B"/>
     <w:rsid w:val="00A4665E"/>
     <w:rsid w:val="00A5558E"/>
     <w:rsid w:val="00A55A78"/>
     <w:rsid w:val="00A63219"/>
     <w:rsid w:val="00A63AFE"/>
     <w:rsid w:val="00A64848"/>
     <w:rsid w:val="00A74259"/>
     <w:rsid w:val="00A7793C"/>
     <w:rsid w:val="00A8062E"/>
     <w:rsid w:val="00A8735D"/>
     <w:rsid w:val="00A93CE8"/>
     <w:rsid w:val="00A97FC9"/>
     <w:rsid w:val="00AA2D29"/>
     <w:rsid w:val="00AA2E08"/>
     <w:rsid w:val="00AA4323"/>
     <w:rsid w:val="00AA464B"/>
+    <w:rsid w:val="00AA5540"/>
     <w:rsid w:val="00AB2E65"/>
     <w:rsid w:val="00AC25F4"/>
     <w:rsid w:val="00AC3D4C"/>
     <w:rsid w:val="00AC4DE7"/>
     <w:rsid w:val="00AC578C"/>
     <w:rsid w:val="00AC5F3F"/>
     <w:rsid w:val="00AC767A"/>
     <w:rsid w:val="00AD15A1"/>
     <w:rsid w:val="00AD3E34"/>
     <w:rsid w:val="00AD7E4D"/>
     <w:rsid w:val="00AE771B"/>
     <w:rsid w:val="00AF73CD"/>
     <w:rsid w:val="00B03FAE"/>
     <w:rsid w:val="00B052CD"/>
     <w:rsid w:val="00B06122"/>
     <w:rsid w:val="00B217A4"/>
     <w:rsid w:val="00B24169"/>
     <w:rsid w:val="00B30B02"/>
     <w:rsid w:val="00B32211"/>
     <w:rsid w:val="00B34223"/>
     <w:rsid w:val="00B362D5"/>
     <w:rsid w:val="00B369BB"/>
+    <w:rsid w:val="00B36F8D"/>
     <w:rsid w:val="00B370D4"/>
+    <w:rsid w:val="00B37D4C"/>
     <w:rsid w:val="00B47716"/>
     <w:rsid w:val="00B507EA"/>
     <w:rsid w:val="00B52DAA"/>
     <w:rsid w:val="00B52F61"/>
     <w:rsid w:val="00B53EF0"/>
     <w:rsid w:val="00B5457C"/>
     <w:rsid w:val="00B5537E"/>
     <w:rsid w:val="00B57696"/>
     <w:rsid w:val="00B63A8B"/>
+    <w:rsid w:val="00B74422"/>
     <w:rsid w:val="00B75754"/>
     <w:rsid w:val="00B83267"/>
     <w:rsid w:val="00B86530"/>
     <w:rsid w:val="00B919D7"/>
     <w:rsid w:val="00B938B6"/>
     <w:rsid w:val="00B94B3F"/>
     <w:rsid w:val="00BA149B"/>
     <w:rsid w:val="00BA220F"/>
     <w:rsid w:val="00BA4E99"/>
     <w:rsid w:val="00BB0C4D"/>
     <w:rsid w:val="00BB3939"/>
     <w:rsid w:val="00BB39FD"/>
     <w:rsid w:val="00BB6A6F"/>
     <w:rsid w:val="00BC557C"/>
     <w:rsid w:val="00BD1073"/>
     <w:rsid w:val="00BD4CD8"/>
     <w:rsid w:val="00BD4DFC"/>
     <w:rsid w:val="00BE29A9"/>
     <w:rsid w:val="00BE3C48"/>
     <w:rsid w:val="00BE472A"/>
     <w:rsid w:val="00BF12D7"/>
     <w:rsid w:val="00BF5FD9"/>
     <w:rsid w:val="00BF6474"/>
     <w:rsid w:val="00C105CE"/>
     <w:rsid w:val="00C16843"/>
     <w:rsid w:val="00C2117C"/>
     <w:rsid w:val="00C21603"/>
+    <w:rsid w:val="00C22256"/>
     <w:rsid w:val="00C31CDE"/>
     <w:rsid w:val="00C439D6"/>
     <w:rsid w:val="00C43AF4"/>
     <w:rsid w:val="00C47E5B"/>
     <w:rsid w:val="00C51856"/>
+    <w:rsid w:val="00C52D9D"/>
     <w:rsid w:val="00C62F03"/>
+    <w:rsid w:val="00C65BF6"/>
     <w:rsid w:val="00C71D6C"/>
     <w:rsid w:val="00C772BC"/>
     <w:rsid w:val="00C7750B"/>
     <w:rsid w:val="00C83353"/>
     <w:rsid w:val="00C91DA7"/>
     <w:rsid w:val="00CA2C2B"/>
     <w:rsid w:val="00CA715C"/>
     <w:rsid w:val="00CC112F"/>
     <w:rsid w:val="00CC470F"/>
     <w:rsid w:val="00CC5016"/>
     <w:rsid w:val="00CC5806"/>
     <w:rsid w:val="00CC7ADF"/>
     <w:rsid w:val="00CC7DCB"/>
     <w:rsid w:val="00CC7ECA"/>
     <w:rsid w:val="00CD1B1A"/>
     <w:rsid w:val="00CE01A4"/>
     <w:rsid w:val="00CE14D6"/>
     <w:rsid w:val="00CE3077"/>
     <w:rsid w:val="00CE60B7"/>
     <w:rsid w:val="00CF02D1"/>
     <w:rsid w:val="00D03C4B"/>
     <w:rsid w:val="00D06B0A"/>
     <w:rsid w:val="00D175BC"/>
     <w:rsid w:val="00D17722"/>
     <w:rsid w:val="00D17A72"/>
     <w:rsid w:val="00D17CC9"/>
     <w:rsid w:val="00D24321"/>
     <w:rsid w:val="00D30505"/>
     <w:rsid w:val="00D31613"/>
     <w:rsid w:val="00D34A04"/>
     <w:rsid w:val="00D41885"/>
     <w:rsid w:val="00D546B2"/>
     <w:rsid w:val="00D54CED"/>
     <w:rsid w:val="00D56598"/>
     <w:rsid w:val="00D56602"/>
     <w:rsid w:val="00D63723"/>
     <w:rsid w:val="00D72B41"/>
     <w:rsid w:val="00D83688"/>
     <w:rsid w:val="00D83EF4"/>
     <w:rsid w:val="00D90DA8"/>
+    <w:rsid w:val="00D92F0B"/>
     <w:rsid w:val="00D967AF"/>
     <w:rsid w:val="00D973D5"/>
     <w:rsid w:val="00D975E3"/>
     <w:rsid w:val="00DA04A3"/>
     <w:rsid w:val="00DA504A"/>
     <w:rsid w:val="00DB0687"/>
     <w:rsid w:val="00DB1BF6"/>
     <w:rsid w:val="00DB1FB8"/>
     <w:rsid w:val="00DB2837"/>
     <w:rsid w:val="00DB5E2A"/>
     <w:rsid w:val="00DC07D6"/>
     <w:rsid w:val="00DC2B93"/>
     <w:rsid w:val="00DD254E"/>
     <w:rsid w:val="00DE28D9"/>
     <w:rsid w:val="00DE6E55"/>
     <w:rsid w:val="00DF1488"/>
     <w:rsid w:val="00DF17C9"/>
     <w:rsid w:val="00DF43D7"/>
     <w:rsid w:val="00E04659"/>
     <w:rsid w:val="00E0755C"/>
     <w:rsid w:val="00E177C4"/>
     <w:rsid w:val="00E2001D"/>
     <w:rsid w:val="00E24D13"/>
+    <w:rsid w:val="00E338EF"/>
     <w:rsid w:val="00E37000"/>
     <w:rsid w:val="00E41396"/>
     <w:rsid w:val="00E417AE"/>
     <w:rsid w:val="00E45A7E"/>
     <w:rsid w:val="00E5304C"/>
     <w:rsid w:val="00E54418"/>
     <w:rsid w:val="00E567EB"/>
     <w:rsid w:val="00E57070"/>
     <w:rsid w:val="00E60288"/>
     <w:rsid w:val="00E61A76"/>
     <w:rsid w:val="00E62C22"/>
     <w:rsid w:val="00E62FA1"/>
     <w:rsid w:val="00E7049E"/>
     <w:rsid w:val="00E71020"/>
     <w:rsid w:val="00E721AD"/>
     <w:rsid w:val="00E73CE8"/>
     <w:rsid w:val="00E76161"/>
     <w:rsid w:val="00E80AD3"/>
     <w:rsid w:val="00E83FFB"/>
     <w:rsid w:val="00E86469"/>
     <w:rsid w:val="00E90569"/>
     <w:rsid w:val="00EA7B01"/>
+    <w:rsid w:val="00EB01C9"/>
     <w:rsid w:val="00EB4899"/>
     <w:rsid w:val="00EC237F"/>
     <w:rsid w:val="00EC6898"/>
     <w:rsid w:val="00ED044E"/>
     <w:rsid w:val="00EE21E5"/>
+    <w:rsid w:val="00EE6371"/>
     <w:rsid w:val="00EE744D"/>
     <w:rsid w:val="00EF12D1"/>
     <w:rsid w:val="00F00B87"/>
     <w:rsid w:val="00F027F4"/>
     <w:rsid w:val="00F122C7"/>
     <w:rsid w:val="00F14B4E"/>
+    <w:rsid w:val="00F256F7"/>
     <w:rsid w:val="00F33D24"/>
     <w:rsid w:val="00F34BF9"/>
     <w:rsid w:val="00F366DD"/>
     <w:rsid w:val="00F452F6"/>
     <w:rsid w:val="00F46F2D"/>
     <w:rsid w:val="00F514E3"/>
     <w:rsid w:val="00F52D7F"/>
     <w:rsid w:val="00F61941"/>
     <w:rsid w:val="00F63FA1"/>
     <w:rsid w:val="00F7341B"/>
     <w:rsid w:val="00F76C1F"/>
     <w:rsid w:val="00F820A6"/>
     <w:rsid w:val="00F839ED"/>
+    <w:rsid w:val="00F846FA"/>
     <w:rsid w:val="00F8499D"/>
     <w:rsid w:val="00F862A9"/>
     <w:rsid w:val="00F920D7"/>
+    <w:rsid w:val="00FA3937"/>
     <w:rsid w:val="00FA5458"/>
     <w:rsid w:val="00FA7199"/>
     <w:rsid w:val="00FA7F1F"/>
     <w:rsid w:val="00FB0364"/>
     <w:rsid w:val="00FB0A28"/>
     <w:rsid w:val="00FB1549"/>
     <w:rsid w:val="00FB4B44"/>
     <w:rsid w:val="00FC3C05"/>
     <w:rsid w:val="00FD2369"/>
     <w:rsid w:val="00FD7BE2"/>
     <w:rsid w:val="00FE35F7"/>
     <w:rsid w:val="00FF1516"/>
     <w:rsid w:val="00FF6007"/>
     <w:rsid w:val="00FF62FE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049" fillcolor="white">
       <v:fill color="white"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A678C02B-2049-4E4A-B23E-53C83ECB1139}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -10264,89 +10830,91 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0064630D"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:line="220" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="標楷體"/>
       <w:kern w:val="2"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:line="240" w:lineRule="exact"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FF0000"/>
       <w:spacing w:val="-20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="Block Text"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
       <w:ind w:left="454" w:right="113"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:color w:val="FF0000"/>
     </w:rPr>
   </w:style>
@@ -10373,94 +10941,94 @@
       <w:color w:val="FF0000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="a"/>
     <w:rPr>
       <w:rFonts w:ascii="細明體" w:eastAsia="細明體" w:hAnsi="Courier New"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
       <w:ind w:left="482" w:hanging="482"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="標楷體"/>
       <w:color w:val="0000FF"/>
       <w:spacing w:val="-4"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="a7">
-    <w:name w:val=" 字元 字元 字元 字元 字元 字元"/>
+    <w:name w:val="字元 字元 字元 字元 字元 字元"/>
     <w:basedOn w:val="a"/>
     <w:semiHidden/>
     <w:rsid w:val="00045B8B"/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="新細明體" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a8">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:semiHidden/>
     <w:rsid w:val="006D6FCC"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="新細明體" w:hAnsi="Arial"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="a9">
-    <w:name w:val=" 字元"/>
+    <w:name w:val="字元"/>
     <w:basedOn w:val="a"/>
     <w:semiHidden/>
     <w:rsid w:val="005B6D6D"/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="新細明體" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1">
-    <w:name w:val=" 字元 字元 字元1 字元"/>
+    <w:name w:val="字元 字元 字元1 字元"/>
     <w:basedOn w:val="a"/>
     <w:semiHidden/>
     <w:rsid w:val="001F695A"/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="新細明體" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="aa">
     <w:name w:val="Strong"/>
     <w:qFormat/>
     <w:rsid w:val="00E83FFB"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ab">
     <w:name w:val="header"/>
@@ -10576,51 +11144,51 @@
         <w:tab w:val="left" w:pos="12824"/>
         <w:tab w:val="left" w:pos="13740"/>
         <w:tab w:val="left" w:pos="14656"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="細明體" w:eastAsia="細明體" w:hAnsi="細明體"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HTML0">
     <w:name w:val="HTML 預設格式 字元"/>
     <w:link w:val="HTML"/>
     <w:rsid w:val="008C286A"/>
     <w:rPr>
       <w:rFonts w:ascii="細明體" w:eastAsia="細明體" w:hAnsi="細明體" w:cs="細明體"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="af0">
-    <w:name w:val=" 字元 字元"/>
+    <w:name w:val="字元 字元"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="008C286A"/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="新細明體" w:hAnsi="Tahoma"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="redtxt1">
     <w:name w:val="red_txt1"/>
     <w:rsid w:val="00FD2369"/>
     <w:rPr>
       <w:strike w:val="0"/>
       <w:dstrike w:val="0"/>
       <w:color w:val="FF0000"/>
       <w:u w:val="none"/>
       <w:effect w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af1">
@@ -10648,57 +11216,66 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af4">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="af2"/>
     <w:next w:val="af2"/>
     <w:link w:val="af5"/>
     <w:rsid w:val="00EA7B01"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af5">
     <w:name w:val="註解主旨 字元"/>
     <w:link w:val="af4"/>
     <w:rsid w:val="00EA7B01"/>
     <w:rPr>
       <w:rFonts w:eastAsia="標楷體"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="2"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="af6">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00057E74"/>
+    <w:pPr>
+      <w:ind w:leftChars="200" w:left="480"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="http://www.labelroll.com/barcode_generator/html/image.php?code=code39&amp;o=1&amp;t=50&amp;r=1&amp;text=CA001&amp;f=3&amp;a1=&amp;a2=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="http://www.labelroll.com/barcode_generator/html/image.php?code=code39&amp;o=1&amp;t=50&amp;r=1&amp;text=ZZ999&amp;f=3&amp;a1=&amp;a2=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
@@ -10974,50 +11551,63 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="文件" ma:contentTypeID="0x010100CB0334B815BB434DAD591310938084C4" ma:contentTypeVersion="1" ma:contentTypeDescription="建立新的文件。" ma:contentTypeScope="" ma:versionID="125a24c9eef6f0fdd2edd5b38acb96d6">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3039b96ded889504b0905af7504bee3a" ns1:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:element name="PublishingStartDate" ma:index="8" nillable="true" ma:displayName="排程開始日期" ma:description="" ma:internalName="PublishingStartDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
@@ -11039,125 +11629,112 @@
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="內容類型" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="標題"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CAB75618-0263-48B4-B2DA-8040AAB4F100}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52C6707D-6FA8-43DD-BA1C-B3071BA8B166}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{944DCC72-BED7-4690-8A5F-A764F2FE3A64}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...16 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E07DD6F6-2442-4107-9ADF-FD83886669C9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9687BAC-BF9B-4F3A-8053-5EAB4D0AAA1C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>317</Words>
-  <Characters>1809</Characters>
+  <Words>347</Words>
+  <Characters>1978</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
+  <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2122</CharactersWithSpaces>
+  <CharactersWithSpaces>2321</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>5177465</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>-1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>1248</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.labelroll.com/barcode_generator/html/image.php?code=code39&amp;o=1&amp;t=50&amp;r=1&amp;text=CA001&amp;f=3&amp;a1=&amp;a2=</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6094945</vt:i4>
       </vt:variant>
       <vt:variant>